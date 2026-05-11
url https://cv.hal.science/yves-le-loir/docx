--- v1 (2026-04-10)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Le Loir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a research scientist working at the French National Institute for Agricultural Research (INRA). He dedicates his scientific carrier to the microbiology of the milk production chain (with food and veterinary aspects). He originally studied Biochemistry at the University of Rennes (France). In 1992, he passed the diploma of Engineer in Agronomy of the Ecole Nationale Supérieure d’Agronomie (ENSA), in Rennes. He moved to INRA Jouy en Josas, France, (Unit of Microbial Genetics, headed by S.D. Ehrlich) to work on conjugative DNA transfer in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the model lactic acid bacterium (LAB). He stayed in the same team to prepare a PhD thesis (University of Paris XI) in Microbiology on heterologous proteins secretion in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. lactis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. He defended in 1996 and was recruited in INRA to go on working on protein secretion and lately on respiration in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. lactis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. In February 2001, Y. Le Loir moved to INRA Rennes to start a new laboratory (Unit of Microbiology, INRA ENSA, Rennes, France). His new projects focused on host adaptation (ruminants) in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and interactions between </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Lactic Acid Bacteria. In 2008-2016, he headed a research team (12 permanent positions) called Bacterial Biodiversity and In Situ Interactions. From 2011 to 2016, he was alos deputy director of the Research Unit STLO. Since January 2017, he is heading the STLO Unit in Rennes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLO (Science and Technology of Milk & Eggs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a joint research unit comprising INRA and Agrocampus Ouest staff members (83 permanent positions, 130-140 staff). Since 2000, Y. Le Loir tightly collaborates with Pr Vasco Azevedo (UFMG, Belo Horizonte) and he has been Pesquisador Visitante Especial at UFMG in 2014-2016 (PVE400721/2013-9; CNPq). He also coordinates an International Associated Laboratory involving STLO and Micalis Research Units at INRA and 3 research teams at UFMG, in Brazil.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (170)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk bacteria assembled into functionally distinct synthetic communities in infant formula differently affect intestinal physiology and microbiota in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00106-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host DNA damage and cellular fate in bacterial infections, with a focus on Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Otto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuaf052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk metabolites modulate gut barrier and immunity-related genes in an in vitro multicellular model of intestinal epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Bostoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5601. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5fo01144b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough innovations in industrial cheesemaking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.101267. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2024.101267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils étudient le potentiel santé des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 septembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Potential of Probiotics: A Comprehensive Review on Research, Production, and Regulation of Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Claudio Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-024-10247-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fromage sans vache : la fermentation de précision, nouvel eldorado des industriels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Xandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 mitigates colitis through S layer protein B-dependent epithelial strengthening. P. freudenreichii inhibits inflammation-induced epithelial break-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (2), pp.G163-G175. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00198.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant probiotic Lactococcus lactis delivering P62 mitigates moderate colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Cláudio Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octávio Augusto Greco Gomes de Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1309160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two human milk–like synthetic bacterial communities displayed contrasted impacts on barrier and immune responses in an intestinal quadricellular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycad019. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycad019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries et des produits laitiers : qu’est-ce que Prolific, ce projet scientifique rennais à 14 millions d’euros ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bietry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télégramme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 04/06/2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects in mice gut microbiome during homeostasis and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Ariute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries qui nous veulent du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cussonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysan Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 avril 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Rennes, cet estomac artificiel teste les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nohra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23/02/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">microLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penicillin resistance in bovine Staphylococcus aureus: Genomic evaluation of the discrepancy between phenotypic and molecular test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Romanò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (issue 1), pp.462-475. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Dans les coulisses de notre alimentation : les chercheurs(ses) de l'Inrae Rennes présente leurs travaux sur les ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meneust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of ovine and other host associated isolates of Staphylococcus aureus exhibit the important role of mobile genetic elements and virulence factors in host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Barbosa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Hurtado Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselane Gonçalves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lucas Neres Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 855, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2022.147131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innate immune memory by non-immune cells during Staphylococcus aureus infection depends on reactive oxygen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1138539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation au coeur de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio france Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat matters: Fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.105614. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a sustainable technological innovation applied to traditional soft cheese: Information concerning the benefits for health and the environment can compensate for a lower hedonic appreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104753. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Jesus de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (364), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Architecture of Osteoblastic Cells Infected With Staphylococcus aureus Reveals Strong Inflammatory Responses and Signatures of Metabolic and Epigenetic Dysregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.854242. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2022.854242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Siekaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Conditions on the Protein Content of Staphylococcus aureus and Its Derived Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1808. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages au lait cru, les bactéries à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Par AFP le 14.06.2022 à 18h34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity of the RNA Content of Staphylococcus aureus Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.634226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat inactivation partially preserved barrier and immunomodulatory effects of Lactobacillus gasseri LA806 in an in vitro model of bovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 12 (1), pp.95 - 106. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2020.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (4), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlpB Protein Enhances the Probiotic Potential of L. lactis NCDO 2118 in Colitis Mice Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna A Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara F Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina P Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.755825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilized Symbiotic Mitigates Mucositis Induced by 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara F Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.755871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of caspase-1 in inflammasomes activation and bacterial clearance in S. aureus-infected osteoblast-like MG-63 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (8), pp.e13204. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.13204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 13 p. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson L Folador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Analysis of Staphylococcus xylosus in Solid Dairy Matrix Reveals an Aerobic Lifestyle Adapted to Rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1807. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction: exfoliative toxin e, a new Staphylococcus aureus virulence factor with host-specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les bactéries lactiques dévoilent leurs atouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Microbiota: What Are We Exactly Talking About?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filippa Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Fátima Nader-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (Article 60), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese Impact on Dextran Sodium Sulphate-Induced Colitis in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.E380. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-Type and Genetically Improved Strains of Dairy Origin Probiotic as Potential Treatments for Intestinal Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2150/2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus induces DNA damage in host cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Mouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7694. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44213-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliative toxin E, a new &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; virulence factor with host-specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52777-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue à la banque des bactéries alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractable Bacterial Surface Proteins in Probiotic–Host Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara F. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (article 645), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus casei BL23 modulates the innate immune response in Staphylococcus aureus-stimulated bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2018.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 article 2548, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey Protein Isolate-Supplemented Beverage, Fermented by Lactobacillus casei BL23 and Propionibacterium freudenreichii 138, in the Prevention of Mucositis in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara F. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano R. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna M. Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Acurcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 article 2035, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Extracellular Vesicles Elicit an Immunostimulatory Response in vivo on the Murine Mammary Gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (article 277), pp.277. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation of the Surface Layer Protein SlpB Has Pleiotropic Effects in the Probiotic Propionibacterium freudenreichii CIRM-BIA 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela C. Ibraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara F. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages : pourquoi les microbes sont les meilleurs alliés du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 février 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effect of vaginal lactobacilli on the growth and adhesion abilities of uropathogenic Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Leccese Terraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Silvina Juarez Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199 (5), pp.767-774. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-016-1336-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Proteomic Analysis Reveals Changes in the Benchmark Corynebacterium pseudotuberculosis Biovar Equi Exoproteome after Passage in a Murine Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda A. Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson L. Folador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H. M. F. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.325. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2017.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Heterogeneous Family of Cyclomodulins: Smart Weapons That Allow Bacteria to Hijack the Eukaryotic Cell Cycle and Promote Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre L. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (article 208), pp.364. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2017.00208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotiques et prévention sanitaire chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (372), pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantitative proteomics of Corynebacterium pseudotuberculosis isolates reveals differences between Biovars ovis and equi strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson L. Folador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siomar C. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H. M. F. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenor V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shift in the virulence potential of Corynebacterium pseudotuberculosis biovar ovis after passage in a murine host demonstrated through comparative proteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda A Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siomar C Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H M F Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago L P Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-017-0925-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Family of Cyclomodulins: Smart Weapons That Allow Bacteria to Hijack the Eukaryotic Cell Cycle and Promote Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid A. El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago L. de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco A. de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.208. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2017.00208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (article 1033), pp.1033. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms of vaginal Lactobacillus reuteri CRL 1324 and Lactobacillus rhamnosus CRL 1332: kinetics of formation and matrix characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Leccese Terraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Silvina Juarez Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 198 (7), pp.689-700. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-016-1225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.6. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Lpl Lipoproteins Delay G2/M Phase Transition in HeLa Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulugeta Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Peisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (article 201), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.453-463. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Lactococcus lactis subsp. lactis A12, a Strain Isolated from Wheat Sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.2 P. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00692-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes du recours aux probiotiques en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Teat Microbiome Analysis Revealed Reduced Alpha Diversity and Significant Changes in Taxonomic Profiles in Quarters with a History of Mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rault,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S. Bouchard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (04), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01333569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiotes des ruminants : perspectives mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (371), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the sigS gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koene Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Demeyyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 186, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lait: Protéines : Quatre nouvelles fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1338, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Phenol-Soluble Modulins Impair Interleukin Expression in Bovine Mammary Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Semenovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Lung Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (6), pp.1682-1692. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.01330-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis V7 inhibits the cell invasion of bovine mammary epithelial cells by Escherichia coli and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seridan Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (6), pp.879 - 886. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/bm2015.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of [i]Staphylococcus aureus[/i] exfoliative toxin D-like protein: Structural basis for the high specificity of exfoliative toxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Mariutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana a C B Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaro P Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio R de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467 issue 1, pp.171-177. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.08.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenol-soluble modulin α induce G2/M phase transition delay in eukaryotic HeLa cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.1950-1959. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.14-260513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term survival of [i]Propionibacterium freudenreichii[/i] in a context of nutrient shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (2), pp.432-440. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of a newly sequenced bacterial genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudes Gv Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Tj Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana R Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World journal of biological chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.161-8. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4331/wjbc.v5.i2.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus in veterinary medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.602-615. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of [i]Lactococcus lactis[/i] reducing properties to the downregulation of a major virulence regulator in [i]Staphylococcus aureus[/i], the agr system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (22), pp.7028-7035. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02287-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological proteome analysis of [i]Corynebacterium pseudotuberculosis[/i] isolated from different hosts reveals novel candidates for prophylactics to control caseous lymphadenitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164, pp.150-157. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus-induced G2/M phase transition delay in host epithelial cells increases bacterial infective efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63279. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]egc[/i] characterization of enterotoxigenic [i]Staphylococcus aureus[/i] isolates obtained from raw milk and cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Nogueira Vicosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Augusto Nero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of [i]Staphylococcus aureus[/i] invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (3), pp.877-885. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03323-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marqueur de pathogénicité mammaire du staphylocoque doré a été identifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral immunization with [i]Lactococcus lactis[/i] secreting attenuated recombinant staphylococcal enterotoxin B induces a protective immune response in a murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselli Fernandes Asensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Ferrari Fonseca de Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Ferreira Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Feijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Torres Bozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (32), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-12-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exoproteome analysis of two [i]Corynebacterium pseudotuberculosis[/i] biovar [i]ovis[/i] strains isolated from goat (1002) and sheep (C231)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allessandra Ciprandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenor  V Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago L P Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (4), pp.460-465. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-013-0388-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the ybdD Gene in Lactococcus lactis Increases the Amounts of Exported Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (19), pp.7148-7151. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01076-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.7917-7927. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of [i]Staphylococcus aureus[/i] newbould 305, a strain associated with mild bovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (22), pp.6292-6293. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01188-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes microbiens et préservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ckm8-9w22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John.A Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rogerio Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand pas dans la lutte contre les mammites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse Info INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21/07/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of the Lactococcus lactis Transcriptome in Cheeses Made from Milk Concentrated by Ultrafiltration Reveals Multiple Strategies of Adaptation to Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01174-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of two Staphylococcus aureus ovine strains that induce severe (strain O11) and mild (strain O46) mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schrenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (9), pp.2353-2354. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00045-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il étudie les bactéries du lait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 mars 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Stenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.340-351. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intranasal administration of Lactococcus lactis strains expressing recombinant interleukin-10 molulates acute allergic airway inflammation in a murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio A.V. Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (10), pp.1541-1551. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2222.2010.03502.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of strains isolated from small and large ruminants reveals a host rather than tissue specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D.D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.131-136. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Staphylococcus aureus and lactic acid bacteria: An old story with new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Response of Lactococcus lactis in Mixed Culture with Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (13), pp.4473-4482. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02653-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in virulence between Staphylococcus aureus isolates causing gangrenous mastitis versus subclinical mastitis in a dairy sheep flock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vautor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Cockfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.56. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (1), pp.131-6. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Virulence Expression Is Impaired by Lactococcus lactis in Mixed Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (13), pp.4459-4472. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02388-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Sturdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona M. Guinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01984-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification is not involved in the early inhibition of Staphylococcus aureus growth by Lactococcus lactis in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation of the Lactococcus lactis secretion machinery with Bacillus subtilis SecDF improves secretion of staphylococcal nuclease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (3), pp.2272-2279. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.3.2272-2279.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression of Brucella abortus GroEL heat-shock protein in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (14), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-5-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of a whole genome PCR scanning approach to identify genomic variability in four different species of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (4), pp.386-394. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein secretion in Lactococcus lactis : an efficient way to increase the overall heterologous protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), 13 p. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-4-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of Streptomyces tendae antifungal protein 1 by Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.M. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (11), pp.1585-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR test for the differentiation between Staphylococcus aureus and Staphylococcus intermedius.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (10), pp.2302-2305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lipoteichoic acid D-alanylation on protein secretion in Lactococcus lactis as revealed by random mutagenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ravn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (3), pp.1600-7. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.3.1600-1607.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inducible surface presentation system improves cellular immunity against human papillomavirus type 16 E7 antigen in mice after nasal administration with recombinant &amp;lt;em&amp;gt;lactococci.&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Alcocer-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes S Tamez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.427-433. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.05472-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoFrag: software to design primers optimized for whole genome scanning by long-range PCR amplification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; strain that secretes a major epitope of bovine β-lactoglobulin and evaluation of its immunogenicity in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adel-Patient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (11), pp.6620-6627. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.69.11.6620-6627.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Costa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and molecular research : GMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (4), pp.348-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of partial protection in mice after oral administration of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; producing &amp;lt;em&amp;gt;Brucella abortus&amp;lt;/em&amp;gt; L7/L12 antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela S Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda A Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana A Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (8-10), pp.489-493. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10611860410001670035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled intra- or extracellular production of staphylococcal nuclease and ovine omega interferon in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 224 (2), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00475-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice immunization with live&amp;lt;em&amp;gt; lactococci&amp;lt;/em&amp;gt; displaying a surface anchored HPV-16 E7 oncoprotein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 229, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00778-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] and food poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and molecular research : GMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal immunization with recombinant Lactococcus lactis secreting murine interleukin-12 enhances antigen-specific Th1 cytokine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes S Tamez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 71 (4), pp.1887-1896. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.71.4.1887-1896.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion to a carrier protein and a synthetic propeptide enhances E7 HPV-16 production and secretion in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.1101-1104. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp0340077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled production of stable heterologous proteins in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (6), pp.3141-3146. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.6.3141-3146.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et sécrétion de L7/L12, un antigène de [i]Brucella abortus[/i], chez [i]Lactococcus lactis[/i] : vers de nouveaux vaccins oraux anti-brucellose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana A. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.199-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and targeting of the Brucella abortus antigen L7/L12 in[i] Lactococcus lactis[/i]: a first step towards food-grade live vaccines against[i] brucellosis.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana A Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio C Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhya Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.910-916. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.2.910-916.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human papillomavirus type 16 E7 protein in [i]Lactococcus lactis.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tamez Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.917-22. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.2.917–922.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Targeting of the Brucella abortus Antigen L7/L12 in Lactococcus lactis: a First Step towards Food-Grade Live Vaccines against Brucellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhya Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.910-916. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.68.2.910-916.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression protéique, protéome Caractérisation des facteurs d'hôtes affectant la sécrétion de protéines hétérologues chez Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal peptide and propeptide optimization for heterologous protein secretion in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brétigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (9), pp.4119-4127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs d'hôtes affectant la sécrétion de protéines hétérologues chez Lactococcus lactis (mutagenèse aléatoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration capacity of the fermenting bacterium Lactococcus lactis and its positive effects on growth and survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Cesselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 183 (15), pp.4509-4516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation de protéines hétérologues chez Lactococcus lactis : développement d'outils moléculaires et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.20.135-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation de protéines hétérologues chez Lactococcus lactis : développement d'outils moléculaires et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.20.135-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias lacticas. As bacterias lacticas no centro dos novos desafios tecnologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotecnologia Ciência &amp; Desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.80-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous protein secretion in Lactococcus lactis: a novel antigen delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nine-residue synthetic propeptide enhances secretion efficiency of heterologous proteins in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (7), pp.1895-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct screening of recombinants in gram-positive bacteria using the secreted staphylococcal nuclease as a reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 176 (16), pp.5135-5139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient system for genetic modification of lactic bacteria: construction of food grade strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sd Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 73 (2), pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plasmid mobilization by pIP501 in [i]Lactococcus lactis subsp. lactis.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 175 (18), pp.5806-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a phage infecting Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 72 (5), pp.431-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus : Y a-t-il trop d’Entérotoxines Staphylococciques décrites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT Staphylocoques de la société française de la microbiologie; Centre National de référence des Staphylocoques, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in dairy products and plant-based alternatives to dairy products: bacteria can be friends or foes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Micro Latino 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP), Oct 2025, Aracajú, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus: Are there too many Staphylococcal Enterotoxins described?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGTIS 2025 French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of Extracellular Vesicles derived by probiotic Propionibacterium freudenreichii and their mechanism of interaction with the host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française de Microbiologie (SFM), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii downregulate pro-inflammatory cytokines by Toll-like receptor 4 and NFkB pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermentations : des savoir-faire traditionnels et empiriques aux procédés maitrisés, porteurs d'innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValorialConnection: Les fermentations, sources d’innovations durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, valorial, Feb 2024, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii interact with human intestinal epithelial cells and modulate the inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects on mice health and gut microbiome during inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Caetano Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH), Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferment du futur : Potentiel de la fermentation en innovation alimentaire et développement de nouveaux ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Nutrition Grand-Ouest (JANGO) Axe ALIMENT-NUTRITION-SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRNH-OUEST, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du -80 au digesteur dynamique, le parcours STLO des bactéries d’intérêt alimentaire dans la conception de nouveaux produits laitiers fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ferment'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, institut dataia, Sep 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from Staphylococcus aureus follow different pathways to manipulate host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Host-Pathogen Interactions of Staphylococcus aureus: Involvement of Extracellular Vesicles to Manipulate Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le groupe de travail « staphylococci » organise son premier colloque. L’ objectif est de stimuler le réseau pour l’ensemble des acteurs travaillant sur les staphylocoques afin de faciliter les échanges et les collaborations., Nov 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Nutrition : A major health issue Milk products and innovative fermented ingredients for target populations : Focus on the PROLIFIC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NUTREVENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest Valorisation et le CRNH Ouest (Centre de recherche en nutrition humaine), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of trained immunity and activation of inflammasomes are promising strategies to combat Staphylococcus aureus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries du lait maternel humain, individuellement ou assemblées en communautés synthétiques, ont un impact sur les fonctions immunitaire et barrière intestinales, in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction mechanisms with host of EVs derived from the opportunistic pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GO-EVs sur les vésicules extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk bacteria individually or as a synthetic community exhibited contrasted immunomodulatory profiles and impact on the gut epithelial barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beneficial Microbes Consultancy and University of Maastricht, the Netherlands, Dec 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat matters: fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galactinov: Rendez-vous annuel Op+lait 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche à l’international (2RI) GALACTINNOV, Oct 2023, Québec (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers résultats du projet PROLIFIC : PROduits Laitiers et Ingrédients Fermentés Innovants pour des populations Cibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogenouest: Journée « Microbiote en Santé » – Axe Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biogenouest, Jan 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Staphylococcus aureus EV proteome and RNome to investigate their role in inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Departamento de Imunologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sao Paulo (Universite -USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity Of Staphylococcus aureus Extracellular Vesicles RNA Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIA BactInflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory role of Propionibacterium freudenreichii extracellular vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodMicro2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese reduce Dextran Sodium Sulphate-Induced Colitis in Mice: a key role of SlpB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bact-Inflam - INRA-UFMG, Jun 2022, webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasome activation and an involvement of Caspase-1 in a bacterial clearance during S. aureus infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fromages Modèles Innovants pour construire la qualité d'un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SYALSA : Systèmes alimentaires et santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity of the RNA Content of Staphylococcus aureus Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling immunomodulatory strains of Propionibacterium freudenreichii, Lactobacillus delbrueckii and Streptococcus thermophilus to produce an anti-inflammatory Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Carmona Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microbiota: facts, open questions and roles for mother and offspring health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity Of Staphylococcus aureus Extracellular Vesicles RNA Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEV2021 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society For Extracellular Vesicles (ISEV), May 2021, Virtual United States, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Benefits of Fermented Dairy Products for Targeted Populations PROLIFIC Project Innovative fermented dairy products and ingredients for targeted populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFES Fermentation Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBA milk Valley, Nov 2021, WEBINAIRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Propionibacterium freudenreichii Mitigates Inflammation (colitis, mucositis) In Vivo and In Vitro: Surface Proteins SlpB and Extracellular Vesicles Involved.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Probiotics Prebiotics Gut Microbiota and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, VISIOCONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles with anti-inflammatory activity via NF-κB pathway modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microbiota: physiological and health implication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vésicules extracellulaires de Staphylococcus aureus. Composition et rôle en contexte mammite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Op+Lait-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Hyacinthe, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliative toxin E, a new Staphylococcus aureus virulence factor with host-specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. B. Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes, 15e Congrès National de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus extracellular vesicles elicit an immunostimulatory response in vivo on the murine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasomes involvement in Staphylococcus aureus infection of human osteoblast-like cells MG-63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAS DSA 2018 Journées d'animation scientifique du département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chapelle sur Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus-derived extracellular vesicles induce an inflammatory response in murine model of mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koene Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FSEV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary probiotics: a new jedi against bovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth beneficial microbes conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria against [i]Staphylococcus aureus[/i] in the milk production chain: applications from farm to fork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smart drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation in Fujian Agriculture and Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Fuzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne, une ressource pour la filière lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière laitière dans le Finistère : un développement aux forts enjeux. Exemple du Projet PROFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Goazec (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFMG Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria against [i]Staphylococcus aureus[/i] in the milk production chain: applications from farm to fork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lund University Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lund University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Faculdade de Farmacia, Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les [i]staphylocoques doré[/i] en société : exemple d'un pathogène commensal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Tank MétaProgramme MEM INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methicillin-resistant [i]Staphylococcus aureus[/i] (MRSA) in the milk production chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CNIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 anos de colaboração franco-brasileira : os segredos da longevidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur l'internationalisation des collaborations universitaires / Universidade Federal Fluminense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus : souche et espèce dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème colloque du Club des Bactérie Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Non Antibiotique Anti-Bactéries pathogènes : exploration des capacités inhibitrices des écosystèmes naturels contre les contaminations à [i]Staphylococcus aureus[/i] en contexte laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commision Lait, pôle de compétitivité, Valorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2ISI Team Bacterial Biodiversity And In Situ Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Workshop Franco-Brasileiro de Ciencia e Technologia de Leite e Derivados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, vicosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonagem, expressão e endereçamento protéico da Enterotoxina B de Staphylococcus aureus em Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alvaranga  Lima Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zurita Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Costa Morais Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prosperi Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mancha Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in mastitis pathogens through comprehensive &amp;quot;-omic&amp;quot; approaches: the example of Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus: souche- et espèce-dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecosystèmes Microbiens et Bioprotection des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise immunoproteomica de staphylococcus aureus causador da mastite ovina revela polipepideos diferencialmente reconhecidos por soros de animais infectados e portadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mc Culloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rogerio Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de matrices laitières contrôlées&amp;quot; : Distribution spatiale des colonies et interactions microbiennes in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Plateforme LAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bath, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis antagonistic potential on Staphylococcus aureus in cheese matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e IDF Dairy Science and Technology Week,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transcriptomes de Lactococcus lactis et Staphylococcus aureus en interaction en matrice fromagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Colloque “Club des Bactéries Lactiques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarrays to study Lactococcus lactis and Staphylococcus aureus interactions in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis affecte l’expression de la virulence de Staphylococcus aureus en cultures mixtes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympoStaph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet antagoniste de Lactococcus lactis sur Staphylococcus aureus : du macroscopique au moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs d'hôtes affectant la sécrétion de protéines hétérologues chez Lactococcus lactis (mutagenèse aléatoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and secretion of the staphylococcal nuclease in lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct screening of recombinants in gram-poisitive bacteria using the secreted staphylococcal nuclease as reporter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted routes of host-pathogen interaction mediated by Staphylococcusaureus extracellular vesicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEV 2025 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double life of Staphylococcus aureus extracellular vesicles inside and outside the host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FSEV meeting FSEV24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, STRASBOURG, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis, but not Propionibacterium freudenreichii, induces trained immunity in lung epithelial cells in the context of Staphylococcus aureus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.socmucimm.org/meetings-events/icmi-2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Mucosal Immunology (ICMI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from Staphylococcus aureus remodulate the bovine mammary epithelial cell transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Extracellular Vesicles from Staphylococcus aureus in host cells manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENÉTICA 23 – 68th Brazilian Congress of Genetics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two human milk synthetic bacterial community exhibited contrasted impacts on intestinal immune and barrier function in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomic Consortium Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from Staphylococcus aureus remodulate the bovine mammary epithelial cell transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/staphosium-2023/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the power of inflammasomes and trained immunity: promising strategies in the fight against Staphylococcus aureus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://immunologisk-selskab.dk/calendar/lofoten-immunology-workshop-2023/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lofoten Immunology Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lofoten Islands, Norway. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Siekaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus induces DNA damage in host cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Mouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory potential of bacteria isolated from human breast milk on different cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bovine mammary gland microbiota as a resource for the design of new strategies against mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of caspase-1 in bacterial clearance during S. aureus infection of osteoblasts-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe L R Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM Microbes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles containing immunomodulatory proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippe Luiz Rosa Do Carmoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Belo Horizonte, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of extracellular vesicles derived from Staphylococcus aureus Newbould 305 on innate immune response of mice mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloísa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Machado Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Borges Acurcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vancomycin on the production of extracellular vesicles in Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasomes involvement in Staphylococcus aureus infection of human osteoblast-like cells MG-63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Changes in the Proteome of Milk-derived Extracellular Vesicles in response to intra-mammary infection by Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. annual meeting of the International Society for Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toronto, Canada. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analysis of transcriptomics and metabolomics data: adaptation of Propionibacterium freudenreichii to long-term survival in nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference of the Brazilian Association of Bioinformatics and Computational Biology (AB3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo -Hoizonté, Brazil. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Semenovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From growth to spray drying: two-in-one use of sweet whey to improve the biomass production and spray drying viability of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Semenovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Lung Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de contrôle de [i]Staphylococcus aureus[/i] chez l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84. du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of hyperconcentrated sweet whey: a novel strategy for production of [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bibfidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the sigma S gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on the Pathophysiology of Staphylococci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tübingen, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. aureus and E. coli induce IL-32 gene expression to different extents during infection of bovine mammary gland epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. , 2015, Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenol soluble modulin alpha alters the cell cycle of eukaryotic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luidmila Alexseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologists (FEMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries lactiques, alliées potentielles contre les mammites bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Seridan de Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Staphylococci and Staphylococcal Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés probiotiques de bactéries lactiques isolées du microbiote mammaire bovin : Des alliés potentiels contre les mammites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Seridan de Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène sigma S de Staphylococcus aureus dans la sévérité des mammites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des propriétés réductrices de [i]Lactococcus lactis[/i] à l’atténuation du système agr chez [i]Staphylococcus aureus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène sigma s de staphylococcus aureus dans la sévérité des mammites bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus modulates the cell cycle of eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luidmila Alexseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Lactobacillus casei[/i] inhibe l’invasion de cellules épithéliales mammaires bovines par [i]Staphylococcus aureus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus casei inhibe l'invasion de cellules épithéliales mammaires bovines par staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Lactic Acid Bacteria to modulate [i]Staphylococcus aureus[/i] virulence in the dairy production chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Miguel de Tucuman, Argentina. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble factor produced by [i]Staphylococcus aureus[/i] modulates the cell cycle of eukaryotic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luidmila Alexseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Milan, Italy. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus-induced alteration of histone H3 phosphorylation status in human epithelial cells reveals its impact on cell cycle regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arlot-Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia Microbiome and Host Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia " Microbiome and host health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] and ruminant mastitis: ecological factors modulating virulence expression in the mammary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Bacteriology &amp; Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Baltimore, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by Lactic Acid bacteria: a bacterial solution to a bacterial problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcla Infections-ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus cells induce G2/M phase transition delay in the human and bovine epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villars sur Ollon, Switzerland. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by lactic acid bacteria : a bacterial solution to a bacterial problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ds Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées des Microbiologistes de l' INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections-ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de [i]Lactobacillus casei[/i] a affecter la formation de biofilm chez [i]Staphylococcus aureus[/i] : identification de l'effecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;-induced cytopathic effect on the mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piquet-Pellorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orléans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus virulence and métabolisme are dramatically affected by Lactococcus lactis in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Stenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Lactic acid bacteria and Staphylococcus aureus: an old story with new health perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 FEBS Congress, Biochemistry for Tomorrow's Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Turin, Italy. FEBS Journal, Volume 278, Issue Supplement s1, 2011, FEBS Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France. , 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France. 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and proteomic comparison of [i]Staphylococcus aureus[/i] isolates causing gangrenous or subclinical intramammary infections in a dairy sheep flock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congress Federation of European Microbiological Societies (FEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Le Hong-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, 2025, 9782759240777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait, un concentré de bienfaits ? : 50 clés pour comprendre les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae. , 1ère édition, 136 p., 2022, Clés pour comprendre, 9782759234790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 283 p., 2010, Monographies de Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Vesicles and Their Role in Staphylococcus aureus Resistance and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-83962-743-9. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.96023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii: General Characteristics and Probiotic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lucas Neres Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.intechopen.com/chapters/76508. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prebiotics and Probiotics - From Food to Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-83969-576-6. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.97560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic approaches for investigating the role of the microbiome in gut health and inflammatory diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metagenomics for Gut Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH EUROPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-110-6. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.68370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliative Toxins of Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Mariutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghuvir K Arni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Virulence and Antibiotic Resistance in Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech Open Science, 206 p., 2017, Open Access Books » Life Sciences » Immunology and Microbiology, 978-953-51-2984-4. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/66528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria in Animal Production and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième Edition, Wiley-Blackwell, 392 p., 2015, 978-1-118-86840-9. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118868386.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria to modulate virulence expression in pathogenic bacteria: An alternative to killing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive probiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, 266 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus:Detection by Cultural and Modern Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seconde édition, </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3248, 2014, 978-0123847300. </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00318-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Staphylococcal Enterotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hennekinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seconde édition, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3248, 2014, </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00319-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal enterotoxin production and detection in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of cheese in health: production, nutrition and medical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 850 p., 2013, Human Health Handbooks, 978-9086862115. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-766-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomie et habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 283 p., 2010, Monographies de Microbiologie, 978-2-7430-1195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génomique des souches de [i]Staphylococcus aureus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 283 p., 2010, Monographies de microbiologie, 978-2-7430-1195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de pathogénicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7430-1195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing primers for whole genome PCR scanning using the software package GenoFrag: a software package for the design of primers dedicated to whole-genome scanning by LR-PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR Primer Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 402 chapitre 18, </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 431 p., 2007, Methods in Molecular Biology, 978-1-58829-725-9. </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59745-528-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau traitement de la mucite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3085387 (A1); FR3085387 (B1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a probiotic powder using a two in one whey containing nutrient medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050773 (A1). 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylocoque doré, gare aux coupures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les mammites : La piste des probiotiques Identification des espèces de bactéries lactiques associées à l'écosystème mammaire des bovins laitiers biologiques en vue de développer un probiotique mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte graphique et site web du colloque Club des Bactéries Lactiques (CBL 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Bitteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Stlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1044"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Le Loir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a research scientist working at the French National Institute for Agricultural Research (INRA). He dedicates his scientific carrier to the microbiology of the milk production chain (with food and veterinary aspects). He originally studied Biochemistry at the University of Rennes (France). In 1992, he passed the diploma of Engineer in Agronomy of the Ecole Nationale Supérieure d’Agronomie (ENSA), in Rennes. He moved to INRA Jouy en Josas, France, (Unit of Microbial Genetics, headed by S.D. Ehrlich) to work on conjugative DNA transfer in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the model lactic acid bacterium (LAB). He stayed in the same team to prepare a PhD thesis (University of Paris XI) in Microbiology on heterologous proteins secretion in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. lactis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. He defended in 1996 and was recruited in INRA to go on working on protein secretion and lately on respiration in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. lactis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. In February 2001, Y. Le Loir moved to INRA Rennes to start a new laboratory (Unit of Microbiology, INRA ENSA, Rennes, France). His new projects focused on host adaptation (ruminants) in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and interactions between </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Lactic Acid Bacteria. In 2008-2016, he headed a research team (12 permanent positions) called Bacterial Biodiversity and In Situ Interactions. From 2011 to 2016, he was alos deputy director of the Research Unit STLO. Since January 2017, he is heading the STLO Unit in Rennes. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLO (Science and Technology of Milk & Eggs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a joint research unit comprising INRA and Agrocampus Ouest staff members (83 permanent positions, 130-140 staff). Since 2000, Y. Le Loir tightly collaborates with Pr Vasco Azevedo (UFMG, Belo Horizonte) and he has been Pesquisador Visitante Especial at UFMG in 2014-2016 (PVE400721/2013-9; CNPq). He also coordinates an International Associated Laboratory involving STLO and Micalis Research Units at INRA and 3 research teams at UFMG, in Brazil.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (173)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of fermented foods, from empiricism to scientific evidence: The contribution of Ferments du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (1-2), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk bacteria assembled into functionally distinct synthetic communities in infant formula differently affect intestinal physiology and microbiota in neonatal mini-piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Randuineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (4), n.p. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00106-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host DNA damage and cellular fate in bacterial infections, with a focus on Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Otto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuaf052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine S Moullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk metabolites modulate gut barrier and immunity-related genes in an in vitro multicellular model of intestinal epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Bostoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.5601. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5fo01144b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cultivability of human milk bacteria from ingestion to digestion and implications for their Immunomodulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.10985. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95668-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough innovations in industrial cheesemaking processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.101267. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2024.101267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postbiotic Effect of Escherichia coli CEC15 and Escherichia coli Nissle 1917 on a Murine Model of 5-FU-induced Intestinal Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Andrade Magalhães Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Odília Antunes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.4675-4689. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-024-10414-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils étudient le potentiel santé des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Besnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 septembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Potential of Probiotics: A Comprehensive Review on Research, Production, and Regulation of Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Claudio Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-024-10247-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii CIRM-BIA 129 mitigates colitis through S layer protein B-dependent epithelial strengthening. P. freudenreichii inhibits inflammation-induced epithelial break-down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology-Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 326 (2), pp.G163-G175. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.00198.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du fromage sans vache : la fermentation de précision, nouvel eldorado des industriels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Xandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant probiotic Lactococcus lactis delivering P62 mitigates moderate colitis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria dos Santos Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Alvarenga Lima Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Cláudio Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octávio Augusto Greco Gomes de Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2024.1309160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries et des produits laitiers : qu’est-ce que Prolific, ce projet scientifique rennais à 14 millions d’euros ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bietry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télégramme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 04/06/2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two human milk–like synthetic bacterial communities displayed contrasted impacts on barrier and immune responses in an intestinal quadricellular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycad019. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycad019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects in mice gut microbiome during homeostasis and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Ariute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Brenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries qui nous veulent du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cussonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysan Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 avril 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Rennes, cet estomac artificiel teste les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nohra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23/02/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different culture media and purification methods unveil the core proteome of Propionibacterium freudenreichii -derived extracellular vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">microLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsml/uqad029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penicillin resistance in bovine Staphylococcus aureus: Genomic evaluation of the discrepancy between phenotypic and molecular test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Romanò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (issue 1), pp.462-475. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Dans les coulisses de notre alimentation : les chercheurs(ses) de l'Inrae Rennes présente leurs travaux sur les ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meneust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more biomimetic and sustainable infant formula: challenges and future opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.109-123. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2023.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of ovine and other host associated isolates of Staphylococcus aureus exhibit the important role of mobile genetic elements and virulence factors in host adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina Barbosa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Hurtado Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselane Gonçalves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lucas Neres Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 855, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2022.147131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innate immune memory by non-immune cells during Staphylococcus aureus infection depends on reactive oxygen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1138539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermentation au coeur de l'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Petillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio france Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat matters: Fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.105614. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a sustainable technological innovation applied to traditional soft cheese: Information concerning the benefits for health and the environment can compensate for a lower hedonic appreciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104753. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive probiogenomics analysis of the commensal Escherichia coli CEC15 as a potential probiotic strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Assis Glória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Jesus de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Americo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (364), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-03112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Siekaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Architecture of Osteoblastic Cells Infected With Staphylococcus aureus Reveals Strong Inflammatory Responses and Signatures of Metabolic and Epigenetic Dysregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Genthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.854242. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2022.854242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Conditions on the Protein Content of Staphylococcus aureus and Its Derived Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1808. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages au lait cru, les bactéries à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Par AFP le 14.06.2022 à 18h34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity of the RNA Content of Staphylococcus aureus Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.634226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat inactivation partially preserved barrier and immunomodulatory effects of Lactobacillus gasseri LA806 in an in vitro model of bovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Peton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.95 - 106. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2020.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Conditions Modulate the Protein Content and Immunomodulatory Activity of Extracellular Vesicles Produced by the Probiotic Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (4), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02263-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlpB Protein Enhances the Probiotic Potential of L. lactis NCDO 2118 in Colitis Mice Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna A Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara F Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina P Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.755825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilized Symbiotic Mitigates Mucositis Induced by 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara F Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano R Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Belo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.755871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Arvisenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of caspase-1 in inflammasomes activation and bacterial clearance in S. aureus-infected osteoblast-like MG-63 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (8), pp.e13204. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.13204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Teat Cistern Microbiota Composition and Richness Are Associated With the Immune and Microbial Responses During Transition to Once-Daily Milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 13 p. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.602404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by the probiotic Propionibacterium freudenreichii CIRM-BIA 129 mitigate inflammation by modulating the NF-κB pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson L Folador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles produced by human and animal Staphylococcus aureus strains share a highly conserved core proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64952-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les bactéries lactiques dévoilent leurs atouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction: exfoliative toxin e, a new Staphylococcus aureus virulence factor with host-specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59360-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Analysis of Staphylococcus xylosus in Solid Dairy Matrix Reveals an Aerobic Lifestyle Adapted to Rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), pp.1807. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Microbiota: What Are We Exactly Talking About?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Filippa Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Fátima Nader-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (Article 60), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese Impact on Dextran Sodium Sulphate-Induced Colitis in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.E380. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8030380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild-Type and Genetically Improved Strains of Dairy Origin Probiotic as Potential Treatments for Intestinal Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2150/2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionic fermentation by the probiotic Propionibacterium freudenreichii to functionalize whey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.620-628. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2018.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus induces DNA damage in host cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Mouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Ezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7694. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44213-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliative toxin E, a new &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; virulence factor with host-specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichiro Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Carolina Barbosa Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-52777-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue à la banque des bactéries alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire international associé Bact-Inflam, l’aboutissement de 17 années de collaboration France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.openedition.org/hrc/2490 (Tome VII N°2), pp.197-201. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractable Bacterial Surface Proteins in Probiotic–Host Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara F. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (article 645), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus casei BL23 modulates the innate immune response in Staphylococcus aureus-stimulated bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2018.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in Hyper-Concentrated Sweet Whey Triggers Multi Stress Tolerance and Spray Drying Survival in Lactobacillus casei BL23: From the Molecular Basis to New Perspectives for Sustainable Probiotic Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 article 2548, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey Protein Isolate-Supplemented Beverage, Fermented by Lactobacillus casei BL23 and Propionibacterium freudenreichii 138, in the Prevention of Mucositis in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara F. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano R. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna M. Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Acurcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 article 2035, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation of the Surface Layer Protein SlpB Has Pleiotropic Effects in the Probiotic Propionibacterium freudenreichii CIRM-BIA 129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme C. Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela C. Ibraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara F. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.01807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Extracellular Vesicles Elicit an Immunostimulatory Response in vivo on the Murine Mammary Gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (article 277), pp.277. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2018.00277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fromages : pourquoi les microbes sont les meilleurs alliés du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 février 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effect of vaginal lactobacilli on the growth and adhesion abilities of uropathogenic Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Cecilia Leccese Terraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Silvina Juarez Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 199 (5), pp.767-774. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-016-1336-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotiques et prévention sanitaire chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (372), pp.68-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Proteomic Analysis Reveals Changes in the Benchmark Corynebacterium pseudotuberculosis Biovar Equi Exoproteome after Passage in a Murine Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda A. Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson L. Folador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H. M. F. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.325. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2017.00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Heterogeneous Family of Cyclomodulins: Smart Weapons That Allow Bacteria to Hijack the Eukaryotic Cell Cycle and Promote Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre L. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (article 208), pp.364. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2017.00208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of concentrated sweet whey for growth and spray drying of probiotics: Towards maximal viability in pilot scale spray dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free quantitative proteomics of Corynebacterium pseudotuberculosis isolates reveals differences between Biovars ovis and equi strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson L. Folador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siomar C. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H. M. F. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenor V. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray drying of probiotics and other food-grade bacteria: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vignolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shift in the virulence potential of Corynebacterium pseudotuberculosis biovar ovis after passage in a murine host demonstrated through comparative proteomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda A Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siomar C Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H M F Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago L P Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-017-0925-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (article 1033), pp.1033. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Family of Cyclomodulins: Smart Weapons That Allow Bacteria to Hijack the Eukaryotic Cell Cycle and Promote Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid A. El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago L. de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco A. de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.208. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2017.00208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent draft genome sequence of the probiotic strain Propionibacterium freudenreichii CIRM-BIA 129 (ITG P20).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.6. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-015-0120-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Lpl Lipoproteins Delay G2/M Phase Transition in HeLa Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulugeta Nega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loulou Peisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (article 201), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2016.00201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Lactococcus lactis subsp. lactis A12, a Strain Isolated from Wheat Sourdough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Guellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Passerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.2 P. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00692-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of highly concentrated sweet whey to improve the biomass production and viability of spray-dried probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Dong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.453-463. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2016.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes du recours aux probiotiques en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperconcentrated sweet whey, a new culture medium that enhances Propionibacterium freudenreichii stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (15), pp.4641-4651. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00748-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), open acess. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-3367-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms of vaginal Lactobacillus reuteri CRL 1324 and Lactobacillus rhamnosus CRL 1332: kinetics of formation and matrix characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Leccese Terraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Silvina Juarez Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 198 (7), pp.689-700. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-016-1225-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the sigS gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koene Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Demeyyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 186, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Teat Microbiome Analysis Revealed Reduced Alpha Diversity and Significant Changes in Taxonomic Profiles in Quarters with a History of Mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rault,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S. Bouchard,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (04), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01333569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microbiotes des ruminants : perspectives mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (371), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lait: Protéines : Quatre nouvelles fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlamova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Loiseleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1338, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Phenol-Soluble Modulins Impair Interleukin Expression in Bovine Mammary Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Semenovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Lung Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (6), pp.1682-1692. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.01330-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis V7 inhibits the cell invasion of bovine mammary epithelial cells by Escherichia coli and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seridan Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Nicoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (6), pp.879 - 886. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/bm2015.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of [i]Staphylococcus aureus[/i] exfoliative toxin D-like protein: Structural basis for the high specificity of exfoliative toxins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Mariutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana a C B Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaro P Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio R de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467 issue 1, pp.171-177. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.08.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenol-soluble modulin α induce G2/M phase transition delay in eukaryotic HeLa cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.1950-1959. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.14-260513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224020v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term survival of [i]Propionibacterium freudenreichii[/i] in a context of nutrient shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (2), pp.432-440. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Isolated from Bovine Mammary Microbiota: Potential Allies against Bovine Mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Seridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.e0144831. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (106), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/PREACCEPT-6950585981338355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of a newly sequenced bacterial genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudes Gv Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rommel Tj Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana R Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World journal of biological chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.161-8. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4331/wjbc.v5.i2.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of Lactococcus lactis subsp. lactis bv. diacetylactis LD61.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01176-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus in veterinary medicine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.602-615. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of [i]Lactococcus lactis[/i] reducing properties to the downregulation of a major virulence regulator in [i]Staphylococcus aureus[/i], the agr system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (22), pp.7028-7035. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02287-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological proteome analysis of [i]Corynebacterium pseudotuberculosis[/i] isolated from different hosts reveals novel candidates for prophylactics to control caseous lymphadenitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.255-260. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franҫois Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned characterization of Staphylococcus aureus Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Peton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0106-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus proteins differentially produced in ewe gangrenous mastitis or ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164, pp.150-157. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus-induced G2/M phase transition delay in host epithelial cells increases bacterial infective efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e63279. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]egc[/i] characterization of enterotoxigenic [i]Staphylococcus aureus[/i] isolates obtained from raw milk and cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Nogueira Vicosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandes de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Augusto Nero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 165, pp.227-230. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of [i]Staphylococcus aureus[/i] invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (3), pp.877-885. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03323-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marqueur de pathogénicité mammaire du staphylocoque doré a été identifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire (Éd. Expert canin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral immunization with [i]Lactococcus lactis[/i] secreting attenuated recombinant staphylococcal enterotoxin B induces a protective immune response in a murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselli Fernandes Asensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia Ferrari Fonseca de Sales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Ferreira Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferreira Feijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Torres Bozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (32), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-12-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exoproteome analysis of two [i]Corynebacterium pseudotuberculosis[/i] biovar [i]ovis[/i] strains isolated from goat (1002) and sheep (C231)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanderson M Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allessandra Ciprandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenor  V Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago L P Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (4), pp.460-465. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-013-0388-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the ybdD Gene in Lactococcus lactis Increases the Amounts of Exported Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (19), pp.7148-7151. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01076-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Probiotic Potential of a Dairy Product Fermented by [i]Propionibacterium freudenreichii[/i] in Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Foligné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.7917-7927. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf302245m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of [i]Staphylococcus aureus[/i] newbould 305, a strain associated with mild bovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (22), pp.6292-6293. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01188-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystèmes microbiens et préservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ckm8-9w22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John.A Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rogerio Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 157 (3-4), pp.439-447. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (35), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand pas dans la lutte contre les mammites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse Info INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21/07/2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of the Lactococcus lactis Transcriptome in Cheeses Made from Milk Concentrated by Ultrafiltration Reveals Multiple Strategies of Adaptation to Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ulvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (1), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01174-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of two Staphylococcus aureus ovine strains that induce severe (strain O11) and mild (strain O46) mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schrenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (9), pp.2353-2354. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00045-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il étudie les bactéries du lait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 mars 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Stenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.340-351. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00230.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intranasal administration of Lactococcus lactis strains expressing recombinant interleukin-10 molulates acute allergic airway inflammation in a murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio A.V. Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Pacifico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (10), pp.1541-1551. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2222.2010.03502.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of the capsular phenotype in Propionibacterium freudenreichii with the level of expression of gtf, a unique polysaccharide synthase-encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (9), pp.2740-2746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of strains isolated from small and large ruminants reveals a host rather than tissue specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D.D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic Response of Lactococcus lactis in Mixed Culture with Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign-Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (13), pp.4473-4482. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02653-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.131-136. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Staphylococcus aureus and lactic acid bacteria: An old story with new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of Staphylococcus aureus strains isolated from small and large ruminants reveals a host rather than tissue specificity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (1-2), pp.190-5. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2008.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in virulence between Staphylococcus aureus isolates causing gangrenous mastitis versus subclinical mastitis in a dairy sheep flock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vautor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Cockfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.56. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of serological proteome analysis of mastitis by Staphylococcus aureus in ewes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (1), pp.131-6. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Virulence Expression Is Impaired by Lactococcus lactis in Mixed Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (13), pp.4459-4472. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02388-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Sturdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona M. Guinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01984-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidification is not involved in the early inhibition of Staphylococcus aureus growth by Lactococcus lactis in milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of ruminant Staphylococcus aureus reveals diversification of the core genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 190 (19), pp.6302-6317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression of Brucella abortus GroEL heat-shock protein in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (14), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-5-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing of a whole genome PCR scanning approach to identify genomic variability in four different species of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 157 (4), pp.386-394. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2005.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementation of the Lactococcus lactis secretion machinery with Bacillus subtilis SecDF improves secretion of staphylococcal nuclease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (3), pp.2272-2279. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.3.2272-2279.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein secretion in Lactococcus lactis : an efficient way to increase the overall heterologous protein production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliviera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), 13 p. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2859-4-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of Streptomyces tendae antifungal protein 1 by Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S.M. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (11), pp.1585-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lipoteichoic acid D-alanylation on protein secretion in Lactococcus lactis as revealed by random mutagenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ravn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (3), pp.1600-7. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.3.1600-1607.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR test for the differentiation between Staphylococcus aureus and Staphylococcus intermedius.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (10), pp.2302-2305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inducible surface presentation system improves cellular immunity against human papillomavirus type 16 E7 antigen in mice after nasal administration with recombinant &amp;lt;em&amp;gt;lactococci.&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Alcocer-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes S Tamez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.427-433. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jmm.0.05472-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenoFrag: software to design primers optimized for whole genome scanning by long-range PCR amplification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Andonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkg928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; strain that secretes a major epitope of bovine β-lactoglobulin and evaluation of its immunogenicity in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adel-Patient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (11), pp.6620-6627. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.69.11.6620-6627.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled intra- or extracellular production of staphylococcal nuclease and ovine omega interferon in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 224 (2), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00475-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of partial protection in mice after oral administration of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; producing &amp;lt;em&amp;gt;Brucella abortus&amp;lt;/em&amp;gt; L7/L12 antigen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela S Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda A Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana A Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (8-10), pp.489-493. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10611860410001670035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J.-J. Gratadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Costa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and molecular research : GMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (4), pp.348-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] and food poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics and molecular research : GMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice immunization with live&amp;lt;em&amp;gt; lactococci&amp;lt;/em&amp;gt; displaying a surface anchored HPV-16 E7 oncoprotein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 229, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00778-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal immunization with recombinant Lactococcus lactis secreting murine interleukin-12 enhances antigen-specific Th1 cytokine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes S Tamez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 71 (4), pp.1887-1896. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.71.4.1887-1896.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion to a carrier protein and a synthetic propeptide enhances E7 HPV-16 production and secretion in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.1101-1104. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp0340077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled production of stable heterologous proteins in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (6), pp.3141-3146. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.6.3141-3146.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and targeting of the Brucella abortus antigen L7/L12 in[i] Lactococcus lactis[/i]: a first step towards food-grade live vaccines against[i] brucellosis.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana A Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio C Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhya Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.910-916. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.2.910-916.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et sécrétion de L7/L12, un antigène de [i]Brucella abortus[/i], chez [i]Lactococcus lactis[/i] : vers de nouveaux vaccins oraux anti-brucellose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana A. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1-2), pp.199-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human papillomavirus type 16 E7 protein in [i]Lactococcus lactis.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tamez Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.917-22. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.2.917–922.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Targeting of the Brucella abortus Antigen L7/L12 in Lactococcus lactis: a First Step towards Food-Grade Live Vaccines against Brucellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakhya Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (2), pp.910-916. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.68.2.910-916.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression protéique, protéome Caractérisation des facteurs d'hôtes affectant la sécrétion de protéines hétérologues chez Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal peptide and propeptide optimization for heterologous protein secretion in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brétigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (9), pp.4119-4127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs d'hôtes affectant la sécrétion de protéines hétérologues chez Lactococcus lactis (mutagenèse aléatoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.217-226. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration capacity of the fermenting bacterium Lactococcus lactis and its positive effects on growth and survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Cesselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lamberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 183 (15), pp.4509-4516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation de protéines hétérologues chez Lactococcus lactis : développement d'outils moléculaires et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.20.135-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation de protéines hétérologues chez Lactococcus lactis : développement d'outils moléculaires et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.20.135-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterias lacticas. As bacterias lacticas no centro dos novos desafios tecnologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotecnologia Ciência &amp; Desenvolvimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.80-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous protein secretion in Lactococcus lactis: a novel antigen delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nine-residue synthetic propeptide enhances secretion efficiency of heterologous proteins in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 180 (7), pp.1895-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct screening of recombinants in gram-positive bacteria using the secreted staphylococcal nuclease as a reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 176 (16), pp.5135-5139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient system for genetic modification of lactic bacteria: construction of food grade strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sd Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 73 (2), pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient plasmid mobilization by pIP501 in [i]Lactococcus lactis subsp. lactis.[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 175 (18), pp.5806-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a phage infecting Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dairy Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 72 (5), pp.431-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus : Y a-t-il trop d’Entérotoxines Staphylococciques décrites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GT Staphylocoques de la société française de la microbiologie; Centre National de référence des Staphylocoques, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in dairy products and plant-based alternatives to dairy products: bacteria can be friends or foes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Micro Latino 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH); Brazilian Association for Food Protection (BRAFP), Oct 2025, Aracajú, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus: Are there too many Staphylococcal Enterotoxins described?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Franjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Vingadassalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Fatihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FGTIS 2025 French Society of Microbiology, Apr 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii downregulate pro-inflammatory cytokines by Toll-like receptor 4 and NFkB pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermentations : des savoir-faire traditionnels et empiriques aux procédés maitrisés, porteurs d'innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ValorialConnection: Les fermentations, sources d’innovations durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, valorial, Feb 2024, Lamballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of Extracellular Vesicles derived by probiotic Propionibacterium freudenreichii and their mechanism of interaction with the host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française de Microbiologie (SFM), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles derived from the probiotic Propionibacterium freudenreichii interact with human intestinal epithelial cells and modulate the inflammatory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Guimarães Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferment du futur : Potentiel de la fermentation en innovation alimentaire et développement de nouveaux ferments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Nutrition Grand-Ouest (JANGO) Axe ALIMENT-NUTRITION-SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRNH-OUEST, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Swiss-type cheeses promote beneficial effects on mice health and gut microbiome during inflammatory bowel disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávia Figueira Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Caetano Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Committee on Food Microbiology and Hygiene (ICFMH), Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du -80 au digesteur dynamique, le parcours STLO des bactéries d’intérêt alimentaire dans la conception de nouveaux produits laitiers fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ferment'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, institut dataia, Sep 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Host-Pathogen Interactions of Staphylococcus aureus: Involvement of Extracellular Vesicles to Manipulate Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le groupe de travail « staphylococci » organise son premier colloque. L’ objectif est de stimuler le réseau pour l’ensemble des acteurs travaillant sur les staphylocoques afin de faciliter les échanges et les collaborations., Nov 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from Staphylococcus aureus follow different pathways to manipulate host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Innovation in Nutrition : A major health issue Milk products and innovative fermented ingredients for target populations : Focus on the PROLIFIC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NUTREVENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouest Valorisation et le CRNH Ouest (Centre de recherche en nutrition humaine), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of trained immunity and activation of inflammasomes are promising strategies to combat Staphylococcus aureus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries du lait maternel humain, individuellement ou assemblées en communautés synthétiques, ont un impact sur les fonctions immunitaire et barrière intestinales, in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human milk bacteria individually or as a synthetic community exhibited contrasted immunomodulatory profiles and impact on the gut epithelial barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beneficial Microbes Consultancy and University of Maastricht, the Netherlands, Dec 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction mechanisms with host of EVs derived from the opportunistic pathogen Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GO-EVs sur les vésicules extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Citti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat matters: fermented whole milk potentiates the anti-colitis effect of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kátia Duarte Vital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galactinov: Rendez-vous annuel Op+lait 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherche à l’international (2RI) GALACTINNOV, Oct 2023, Québec (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers résultats du projet PROLIFIC : PROduits Laitiers et Ingrédients Fermentés Innovants pour des populations Cibles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogenouest: Journée « Microbiote en Santé » – Axe Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biogenouest, Jan 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Staphylococcus aureus EV proteome and RNome to investigate their role in inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Departamento de Imunologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sao Paulo (Universite -USP), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Secrets of Long-Term Staphylococcus aureus Infections: Insights into Inflammation, Metabolism, and Epigenetic Changes from Non-Immune Cells Transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous scientifique annuel d’Op+lait Réunion glande Mammaire lait, Galactinov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Oplait-Galctinov, Oct 2023, Québec (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity Of Staphylococcus aureus Extracellular Vesicles RNA Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIA BactInflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasome activation and an involvement of Caspase-1 in a bacterial clearance during S. aureus infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fromages Modèles Innovants pour construire la qualité d'un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Harel-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Marette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SYALSA : Systèmes alimentaires et santé humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory role of Propionibacterium freudenreichii extracellular vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales Fernando Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodMicro2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Propionibacteria within a Probiotic Emmental Cheese reduce Dextran Sodium Sulphate-Induced Colitis in Mice: a key role of SlpB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bact-Inflam - INRA-UFMG, Jun 2022, webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental conditions modulate the protein content and immunomodulatory activity of extracellular vesicles produced by the probiotic Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactinflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity of the RNA Content of Staphylococcus aureus Extracellular Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microbiota: facts, open questions and roles for mother and offspring health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Plasticity Of Staphylococcus aureus Extracellular Vesicles RNA Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEV2021 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society For Extracellular Vesicles (ISEV), May 2021, Virtual United States, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling immunomodulatory strains of Propionibacterium freudenreichii, Lactobacillus delbrueckii and Streptococcus thermophilus to produce an anti-inflammatory Emmental cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Carmona Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Benefits of Fermented Dairy Products for Targeted Populations PROLIFIC Project Innovative fermented dairy products and ingredients for targeted populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFES Fermentation Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BBA milk Valley, Nov 2021, WEBINAIRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Propionibacterium freudenreichii Mitigates Inflammation (colitis, mucositis) In Vivo and In Vitro: Surface Proteins SlpB and Extracellular Vesicles Involved.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Foligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Probiotics Prebiotics Gut Microbiota and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, VISIOCONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles with anti-inflammatory activity via NF-κB pathway modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk microbiota: physiological and health implication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Sep 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliative toxin E, a new Staphylococcus aureus virulence factor with host-specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. B. Caetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes, 15e Congrès National de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vésicules extracellulaires de Staphylococcus aureus. Composition et rôle en contexte mammite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre Op+Lait-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint Hyacinthe, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus extracellular vesicles elicit an immunostimulatory response in vivo on the murine mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii Surface Protein SlpB Is Involved in Adhesion to Intestinal HT-29 Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health - IPC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasomes involvement in Staphylococcus aureus infection of human osteoblast-like cells MG-63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAS DSA 2018 Journées d'animation scientifique du département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chapelle sur Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus-derived extracellular vesicles induce an inflammatory response in murine model of mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koene Breyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Demeyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FSEV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary probiotics: a new jedi against bovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth beneficial microbes conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria against [i]Staphylococcus aureus[/i] in the milk production chain: applications from farm to fork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">smart drying of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentation in Fujian Agriculture and Forestry University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Fuzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière laitière dans le Finistère : un développement aux forts enjeux. Exemple du Projet PROFIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage de presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Goazec (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité microbienne, une ressource pour la filière lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuned characterization of [i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFMG Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria against [i]Staphylococcus aureus[/i] in the milk production chain: applications from farm to fork.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lund University Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lund University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Faculdade de Farmacia, Universidade de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les [i]staphylocoques doré[/i] en société : exemple d'un pathogène commensal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think Tank MétaProgramme MEM INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methicillin-resistant [i]Staphylococcus aureus[/i] (MRSA) in the milk production chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CNIEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 anos de colaboração franco-brasileira : os segredos da longevidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur l'internationalisation des collaborations universitaires / Universidade Federal Fluminense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Non Antibiotique Anti-Bactéries pathogènes : exploration des capacités inhibitrices des écosystèmes naturels contre les contaminations à [i]Staphylococcus aureus[/i] en contexte laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commision Lait, pôle de compétitivité, Valorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus : souche et espèce dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème colloque du Club des Bactérie Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonagem, expressão e endereçamento protéico da Enterotoxina B de Staphylococcus aureus em Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alvaranga  Lima Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zurita Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Costa Morais Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Prosperi Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mancha Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B2ISI Team Bacterial Biodiversity And In Situ Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Workshop Franco-Brasileiro de Ciencia e Technologia de Leite e Derivados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, vicosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of 24 Propionibacterium freudenreichii 1 strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Plaudet Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conference on Functional Genomics of Gram-positive Microorganisms 16 International Conference on Bacilli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montecatini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in mastitis pathogens through comprehensive &amp;quot;-omic&amp;quot; approaches: the example of Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité des bactéries lactiques à affecter la formation de biofilm chez Staphylococcus aureus: souche- et espèce-dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecosystèmes Microbiens et Bioprotection des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise immunoproteomica de staphylococcus aureus causador da mastite ovina revela polipepideos diferencialmente reconhecidos por soros de animais infectados e portadores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Mc Culloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rogerio Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 Congresso Brasileiro de Microbiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Iguacu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation omique de souches de Staphylococcus aureus isolées de mammites ovines révèle une forte proximité génétique mais des transcriptomes et protéomes associés à des tableaux cliniques radicalement différents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-glucan biosynthesis in &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; correlates with the expression level of gtf, a unique polysaccharide synthase encoding gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle M.-N. Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 International Symposium on Propionibacteria and Bifidobacteria: Dairy and Probiotic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Oviédo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangéneuses et subcliniques en élevage ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 Congrès National de la Société de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive “omic” analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de matrices laitières contrôlées&amp;quot; : Distribution spatiale des colonies et interactions microbiennes in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Plateforme LAIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère et en interaction avec lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bath, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis antagonistic potential on Staphylococcus aureus in cheese matrix.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e IDF Dairy Science and Technology Week,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des transcriptomes de Lactococcus lactis et Staphylococcus aureus en interaction en matrice fromagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Colloque “Club des Bactéries Lactiques”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarrays to study Lactococcus lactis and Staphylococcus aureus interactions in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Cocaign Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis affecte l’expression de la virulence de Staphylococcus aureus en cultures mixtes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympoStaph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet antagoniste de Lactococcus lactis sur Staphylococcus aureus : du macroscopique au moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des facteurs d'hôtes affectant la sécrétion de protéines hétérologues chez Lactococcus lactis (mutagenèse aléatoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécrétion de protéines d'intérêt thérapeutique chez Lactococcus lactis (interféron, beta-lactoglobuline, nucléase)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Commissaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and secretion of the staphylococcal nuclease in lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct screening of recombinants in gram-poisitive bacteria using the secreted staphylococcal nuclease as reporter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted routes of host-pathogen interaction mediated by Staphylococcusaureus extracellular vesicles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEV 2025 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation de préparations pour nourrissons avec des métabolites présents dans le lait maternel module les acteurs clés de l'axe microbiote-intestin-cerveau chez le porcelet pris comme modèle du nouveau-né humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Bostoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque de la SF DOHAD (société francophone de l'origine développementale de la santé et des maladies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Lille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactococcus lactis, but not Propionibacterium freudenreichii, induces trained immunity in lung epithelial cells in the context of Staphylococcus aureus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.socmucimm.org/meetings-events/icmi-2024/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Mucosal Immunology (ICMI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The double life of Staphylococcus aureus extracellular vesicles inside and outside the host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Chabelskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FSEV meeting FSEV24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, STRASBOURG, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from Staphylococcus aureus remodulate the bovine mammary epithelial cell transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès national de la SFM « Un monde à explorer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two human milk synthetic bacterial community exhibited contrasted impacts on intestinal immune and barrier function in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomic Consortium Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Extracellular Vesicles from Staphylococcus aureus in host cells manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GENÉTICA 23 – 68th Brazilian Congress of Genetics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ouro Preto – MG, Brazil. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from Staphylococcus aureus remodulate the bovine mammary epithelial cell transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Papail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/staphosium-2023/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphosium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the power of inflammasomes and trained immunity: promising strategies in the fight against Staphylococcus aureus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://immunologisk-selskab.dk/calendar/lofoten-immunology-workshop-2023/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lofoten Immunology Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lofoten Islands, Norway. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic basis of the Streptococcus thermophilus health-promoting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Siekaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2022 - Les journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.1-1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus induces DNA damage in host cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Mouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory potential of bacteria isolated from human breast milk on different cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congres national de la SFM- MICROBES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bovine mammary gland microbiota as a resource for the design of new strategies against mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Beneficial Microbes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of caspase-1 in bacterial clearance during S. aureus infection of osteoblasts-like cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Ossemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe L R Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM Microbes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of extracellular vesicles derived from Staphylococcus aureus Newbould 305 on innate immune response of mice mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; secretes extracellular vesicles containing immunomodulatory proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippe Luiz Rosa Do Carmoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting du LIA Bact-Inflam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Belo Horizonte, Brazil. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented milks, using Lactobacillus casei or Propionibacterium freudenreichii, prevent mucositis, a side effect of chemotherapy, in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Fernandes Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Rosa Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloísa da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Machado Savassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Borges Acurcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème édition du colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vancomycin on the production of extracellular vesicles in Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. French Society of Extracellular Vesicles Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schbath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammasomes involvement in Staphylococcus aureus infection of human osteoblast-like cells MG-63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Lima Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Propionibacterium freudenreichii to long-term survival under gradual nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Parrinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Conference on Bacilli &amp; Gram-Positive Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Berlin, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Changes in the Proteome of Milk-derived Extracellular Vesicles in response to intra-mammary infection by Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Krupova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. annual meeting of the International Society for Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toronto, Canada. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic adaptation of [i]staphylococcus xylosus[/i] to a cheese model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analysis of transcriptomics and metabolomics data: adaptation of Propionibacterium freudenreichii to long-term survival in nutritional shortage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Aburjaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference of the Brazilian Association of Bioinformatics and Computational Biology (AB3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo -Hoizonté, Brazil. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Semenovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From growth to spray drying: two-in-one use of sweet whey to improve the biomass production and spray drying viability of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Semenovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Lung Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de contrôle de [i]Staphylococcus aureus[/i] chez l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84. du Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double use of hyperconcentrated sweet whey: a novel strategy for production of [i]Propionibacterium freudenreichii[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houem Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Propionibacteria and Bibfidobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of the sigma S gene attenuates the local innate immune response to Staphylococcus aureus in a mouse mastitis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on the Pathophysiology of Staphylococci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tübingen, Germany. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of &amp;lt;i&amp;gt;Propionibacterium freudenreichii&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes de Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. aureus and E. coli induce IL-32 gene expression to different extents during infection of bovine mammary gland epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alexeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. , 2015, Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenol soluble modulin alpha alters the cell cycle of eukaryotic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luidmila Alexseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologists (FEMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations and genomic islands can explain the strain dependency of sugar utilization in 21 strains of Propionibacterium freudenreichii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of bovine udder foremilk and susceptibility to mastitis in dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota of bovine udder and susceptibility to mastitis in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathobiome: Pathogens in microbiota in host</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries lactiques, alliées potentielles contre les mammites bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Seridan de Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Edition du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Staphylococci and Staphylococcal Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés probiotiques de bactéries lactiques isolées du microbiote mammaire bovin : Des alliés potentiels contre les mammites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Seridan de Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène sigma S de Staphylococcus aureus dans la sévérité des mammites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des propriétés réductrices de [i]Lactococcus lactis[/i] à l’atténuation du système agr chez [i]Staphylococcus aureus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène sigma s de staphylococcus aureus dans la sévérité des mammites bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Breynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Lactobacillus casei[/i] inhibe l’invasion de cellules épithéliales mammaires bovines par [i]Staphylococcus aureus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration métagénomique du microbiote mammaire bovin en lien avec la susceptibilité aux mammites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamberton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus Newbould 305, a strain associated to mild and chronic mastitis, is well armed to invade bovine mammary tissue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Congress of the Brazilian Society for Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Guarujà, Brazil. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] Newbould 305, a strain associated with mild and chronic mastitis in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus modulates the cell cycle of eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Aouar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luidmila Alexseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSTAPH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactobacillus casei inhibe l'invasion de cellules épithéliales mammaires bovines par staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFMA colloque international francophone de microbiologie animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus-induced alteration of histone H3 phosphorylation status in human epithelial cells reveals its impact on cell cycle regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Arlot-Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia Microbiome and Host Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is microbial diversity of bovine mammary ecosystem correlated to mastitis susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de Génomique Environnementale et Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Lactic Acid Bacteria to modulate [i]Staphylococcus aureus[/i] virulence in the dairy production chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Miguel de Tucuman, Argentina. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble factor produced by [i]Staphylococcus aureus[/i] modulates the cell cycle of eukaryotic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luidmila Alexseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Deplanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Milan, Italy. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] proteins differentially recognized by the ovine immune response in mastitis or nasal carriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briard-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into bovine mammary epithelial cells by contact with live Lactobacillus casei.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Symposia " Microbiome and host health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Staphylococcus aureus[/i] and ruminant mastitis: ecological factors modulating virulence expression in the mammary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Bacteriology &amp; Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Baltimore, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by Lactic Acid bacteria: a bacterial solution to a bacterial problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcla Infections-ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Staphylococcus aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Staphylococci and Staphylococcal Infections (ISSSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and phenotypic comparison of two Staphylococcus aureus strains associated to severe or mild mastitis in cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ds Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus alters cell cycle in human and bovine epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legembre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées des Microbiologistes de l' INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of S. aureus invasion into mammary epithelial cells by Lactobacillus casei CIRM-BIA 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections-ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus cells induce G2/M phase transition delay in the human and bovine epithelial cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintia Almeida da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villars sur Ollon, Switzerland. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Staphylococcus aureus biofilm formation by lactic acid bacteria : a bacterial solution to a bacterial problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, L'Isle sur la Sorgue, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus seroproteomes discriminate ruminant isolates causing mild or severe mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.congrés international atelier sur les technologies et prospect immunogènes appliqué à la mammite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Juiz de Fora, Brazil. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of virulence in staphylococcus aureus mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Staphylococci and Staphylococcal Infections -ISSSI-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lyon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité de [i]Lactobacillus casei[/i] a affecter la formation de biofilm chez [i]Staphylococcus aureus[/i] : identification de l'effecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;-induced cytopathic effect on the mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piquet-Pellorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus virulence and metabolism are dramatically affected by Lactococcus lactis in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orléans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of virulence in Staphylococcus aureus ovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. Journal of Dairy Science, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus virulence and métabolisme are dramatically affected by Lactococcus lactis in cheese matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Stenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Congress of European Microbiologists FEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Lactic acid bacteria and Staphylococcus aureus: an old story with new health perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36 FEBS Congress, Biochemistry for Tomorrow's Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Turin, Italy. FEBS Journal, Volume 278, Issue Supplement s1, 2011, FEBS Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological proteome analysis of Staphylococcus aureus strains isolated from gangrenous and subclinical ewe mastitis reveals core and accessory seroproteomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison exhaustives de souches de staphylococcus aureus isolées de mammites gangréneuses et subcliniques en élevage ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitier, France. 2010, JOURNÉES des MICROBIOLOGISTES de l’INRA 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions entre staphylococcus aureus et lactococcus lactis en matrice fromagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France. , 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation de la virulence de staphylococcus aureus en matrice fromagère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France. 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche séroprotéomique de souches de staphylococcus aureus isolées de mammites subcliniques et gangréneuses chez la brebis : détermination du séroprotéome central et accessoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des microbiologistes de l'Inra 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitier, France. , 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and proteomic comparison of [i]Staphylococcus aureus[/i] isolates causing gangrenous or subclinical intramammary infections in a dairy sheep flock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congress Federation of European Microbiological Societies (FEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Le Hong-Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, 2025, 9782759240777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait, un concentré de bienfaits ? : 50 clés pour comprendre les produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae. , 1ère édition, 136 p., 2022, Clés pour comprendre, 9782759234790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus Aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 283 p., 2010, Monographies de Microbiologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Vesicles and Their Role in Staphylococcus aureus Resistance and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Silva Rosa da Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-83962-743-9. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.96023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propionibacterium freudenreichii: General Characteristics and Probiotic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius de Rezende Rodovalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lucas Neres Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.intechopen.com/chapters/76508. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prebiotics and Probiotics - From Food to Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-83969-576-6. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.97560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic approaches for investigating the role of the microbiome in gut health and inflammatory diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvahlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Heloisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metagenomics for Gut Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTECH EUROPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-78923-110-6. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.68370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliative Toxins of Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Mariutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natayme Rocha Tartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Seyffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Luiz de Paula Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghuvir K Arni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Virulence and Antibiotic Resistance in Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech Open Science, 206 p., 2017, Open Access Books » Life Sciences » Immunology and Microbiology, 978-953-51-2984-4. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/66528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria in Animal Production and Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria: Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 ième Edition, Wiley-Blackwell, 392 p., 2015, 978-1-118-86840-9. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118868386.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria to modulate virulence expression in pathogenic bacteria: An alternative to killing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive probiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC press, 266 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcus:Detection by Cultural and Modern Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seconde édition, </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3248, 2014, 978-0123847300. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00318-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Staphylococcal Enterotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hennekinne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seconde édition, </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3248, 2014, </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384730-0.00319-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcal enterotoxin production and detection in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hennekinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of cheese in health: production, nutrition and medical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 850 p., 2013, Human Health Handbooks, 978-9086862115. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-766-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomie et habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 283 p., 2010, Monographies de Microbiologie, 978-2-7430-1195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité génomique des souches de [i]Staphylococcus aureus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 283 p., 2010, Monographies de microbiologie, 978-2-7430-1195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires de pathogénicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staphylococcus aureus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2-7430-1195-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing primers for whole genome PCR scanning using the software package GenoFrag: a software package for the design of primers dedicated to whole-genome scanning by LR-PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR Primer Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 402 chapitre 18, </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 431 p., 2007, Methods in Molecular Biology, 978-1-58829-725-9. </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-59745-528-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau traitement de la mucite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Ariston de Carvalho Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3085387 (A1); FR3085387 (B1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a probiotic powder using a two in one whey containing nutrient medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017050773 (A1). 2017, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylocoque doré, gare aux coupures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre les mammites : La piste des probiotiques Identification des espèces de bactéries lactiques associées à l'écosystème mammaire des bovins laitiers biologiques en vue de développer un probiotique mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous Saraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte graphique et site web du colloque Club des Bactéries Lactiques (CBL 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Bitteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Stlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1058"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00106-26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Otto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaf052" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01144b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2024.101267" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Besnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Claudio Lima de Jesus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10247-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Xandry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00198.2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Guimar&#227;es Laguna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Greco Gomes de Vasconcelos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1309160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bietry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ariute" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Figueira Aburjaile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103327" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cussonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nohra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ivanovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman&#242;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gu&#233;don" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22158" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meneust" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado Castillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselane Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lucas Neres Rodrigues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2022.147131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaumond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1138539" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gloria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105614" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780474v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091808" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.634226" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121066v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourdeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0146" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna A Belo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F Cordeiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R Oliveira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P Braga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H da Silva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755825" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Savassi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Belo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Lima Leite" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Imanishi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59360-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Oikonomou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippa Addis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena F&#225;tima Nader-Mac&#237;as" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00060" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa da Silva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030380" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2150/2019.04.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mouhali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Nguyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ezan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44213-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625122v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52777-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763214v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00645" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyffert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874032v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R. Oliveira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. da Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna M. Savassi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Acurcio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02035" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00277" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593193v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Juarez Tom&#225;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1336-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574206v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Silva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda A. Dorella" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L. Folador" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H. M. F. Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00325" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Goossens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00208" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593194v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar C. Soares" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agenor V. Santos" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3835-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495399v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda A Dorella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar C Soares" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H M F Souza" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L P Castro" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0925-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359289v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid A. El-Aouar Filho" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L. de Paula Castro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco A. de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454610v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Juarez Tomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1225-5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423207v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Nega" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Peisl" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00201" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578250v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guellerin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabriel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00692-16" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462793v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462792v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koene Breyne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyyere" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSL73M29-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346396v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065131v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seridan Assis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nicoli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/bm2015.0019" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Mariutti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana a C B Souza" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Ullah" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro P Caruso" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio R de Moraes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.08.083" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209778v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-260513" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251265v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13000" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209663v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Gv Barbosa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Tj Ramos" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R Carneiro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v5.i2.161" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209522v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.08.011" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209719v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02287-14" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209718v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.08.024" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06974W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873672v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legembre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063279" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nogueira Vicosa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Loir" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Nero" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.05.023" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209393v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03323-12" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209407v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209421v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselli Fernandes Asensi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Ferrari Fonseca de Sales" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Ferreira Dutra" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Feijo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torres Bozza" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-32" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209424v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M Silva" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandra Ciprandi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agenor  V Santos" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0388-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019443v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Medina" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01076-12" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209374v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01188-12" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019534v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ckm8-9w22" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454516v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454188v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schrenzel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00045-11" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175643v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291148v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rivi&#232;re" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouffier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Stenz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00230.x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667514v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio A.V. Marinho" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2010.03502.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BM6ZWSZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729570v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Zakour" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chacornac" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485522v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.D. Alves" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454039v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.032" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D04RCFHP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454086v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02653-08" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409357v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vautor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cockfield" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009039" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454085v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02388-08" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729833v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.015" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPSL8MK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453923v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-5-14" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372146v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grimaldi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.09.006" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26MWP32D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453908v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azevedo" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliviera" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-4-2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453925v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Freitas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclerc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Oliveira" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.M. Sommer" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454460v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellerin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarro" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679570v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravn" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.3.1600-1607.2004" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683034v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S Tamez-Guerra" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05472-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677536v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Boe" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.11.6620-6627.2003" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677537v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Costa Oliveira" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683037v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela S Pontes" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana A Ribeiro" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611860410001670035" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679203v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Commissaire" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gilbert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00475-0" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123026v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683559v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.4.1887-1896.2003" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678476v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0340077" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N26BDJ5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683132v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.3141-3146.2002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123016v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana A. Ribeiro" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pontes" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128547v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.2.910-916.2002" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123018v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyoshi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamez Guerra" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.2.917&#8211;922.2002" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031474v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.2.910-916.2002" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895455v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotine" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001109" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675242v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678523v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676209v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895474v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001125" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676739v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duwat" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vido" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034255v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pocquet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.135-142" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3589CE146FD906AA4D7F81C1B7920A94F11882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697404v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Piard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693833v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691564v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687605v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699780v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929322v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biswas" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duwat" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruss" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hege" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123015v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454508v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370773v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624262v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732027v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440517v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624496v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649138v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Caetano Faria" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644425v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206782v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234337v2" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Papail" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Prado" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vassaux" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299256v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253707v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234405v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236644v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257450v2" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317337v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249944v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954338v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064539v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690596v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781603v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690261v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690660v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693312v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690783v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340860v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340890v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Rosa Oliveira" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carmona Cara" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239145v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259481v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419039v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178808v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735885v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290708v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390195v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306146v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imanishi" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. B. Caetano" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889276v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824996v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889269v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645112v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyere" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454662v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568131v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349544v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424785v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349182v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454634v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209828v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170607v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209829v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209487v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349807v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209830v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209331v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thouin" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goodwin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209687v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454368v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454338v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvaranga  Lima Barroso" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zurita Turk" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa Morais Leite" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prosperi Castro" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mancha Agresti" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454336v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454340v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454337v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Culloch" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454307v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454348v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454353v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454356v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293335v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293333v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293282v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293305v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293258v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831255v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832015v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774430v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774428v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570108v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaia" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418841v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717712v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234619v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215082v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885470v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295498v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Da Luz" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195275v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859134v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239152v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356389v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe L R Do Carmo" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790249v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Luiz Rosa Do Carmoa" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320566v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158180v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helo&#237;sa da Silva" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Machado Savassi" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges Acurcio" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320567v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888292v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524320v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaize" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401101v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304523v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340335v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372137v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401858v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209855v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidmila Alexseeva" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209709v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204308v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209741v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breynes" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209737v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209632v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Demeyer" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Meyer" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209739v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209738v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209629v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209525v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209486v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454234v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454235v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209526v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209356v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevado" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209354v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454214v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209362v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209363v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209364v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209665v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209365v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209332v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209355v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209329v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808973v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454330v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stenz" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454474v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454335v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454362v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454361v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398697v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Hong-Minh" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625785v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454440v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?ouvrage=2130878" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163726v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/extracellular-vesicles-and-their-role-in-staphylococcus-aureus-resistance-and-virulence" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.96023" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269105v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/propionibacterium-freudenreichii-general-characteristics-and-probiotic-traits" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97560" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793728v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvahlo" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carmo" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cordeiro" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/metagenomics-for-gut-microbes" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68370" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486492v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghuvir K Arni" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66528" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207469v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch9" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209557v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209611v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258579.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00318-9" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209610v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hennekinne" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258575.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00319-0" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204258v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210632.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-766-0" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454441v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204277v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454165v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/Staphylococcus-aureus.aspx/9782743011956" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454529v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-59745-528-2" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-528-2_18" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253355v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154523v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209578v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814650v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Stlo" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.12.004" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Randuineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cahu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dahirel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00106-26" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Otto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaf052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blanchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fo01144b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2024.101267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando Da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Andrade Magalh&#227;es Gomes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Duarte Vital" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Od&#237;lia Antunes Fernandes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10414-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Besnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04531737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Claudio Lima de Jesus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10247-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00198.2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Xandry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Guimar&#227;es Laguna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Alvarenga Lima Barroso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Cl&#225;udio Lima de Jesus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio Augusto Greco Gomes de Vasconcelos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1309160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bietry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Jacquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ariute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Figueira Aburjaile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103327" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cussonneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04005760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nohra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa da Luz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ivanovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roman&#242;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gu&#233;don" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meneust" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lanotte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2023.05.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Hurtado Castillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselane Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lucas Neres Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2022.147131" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaumond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Williams" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1138539" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gloria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105614" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Siekaniec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08459-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Diot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Genthon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.854242" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780474v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091808" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Rosa Da Luz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.634226" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121066v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourdeaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2020.0146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Ariston de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02263-20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780117v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna A Belo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F Cordeiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina P Braga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H da Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755825" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476593v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Savassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Belo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.755871" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Lima Leite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13204" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885846v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius de Rezende Rodovalho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L Folador" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01544" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638124v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natayme Rocha Tartaglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64952-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359247v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Imanishi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Barbosa Caetano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz de Paula Castro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59360-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111807" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02532783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Oikonomou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filippa Addis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena F&#225;tima Nader-Mac&#237;as" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533413v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa da Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030380" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2150/2019.04.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043531v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.11.043" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153435v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mouhali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thu Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ezan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44213-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625122v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52777-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.2490" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763214v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00645" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seyffert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Azevedo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Huang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02548" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874032v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara F. Cordeiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano R. Oliveira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H. da Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna M. Savassi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Acurcio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02035" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857987v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M. Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Tavares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela C. Ibraim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01807" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860012v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breyne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Meyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00277" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Silvina Juarez Tom&#225;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1336-z" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462798v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson Silva" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda A. Dorella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson L. Folador" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H. M. F. Souza" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00325" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594586v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L. Goossens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00208" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391136v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593194v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar C. Soares" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agenor V. Santos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3835-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490072v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vignolles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.02.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495399v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda A Dorella" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siomar C Soares" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H M F Souza" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L P Castro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0925-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535209v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01033" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359289v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid A. El-Aouar Filho" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L. de Paula Castro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco A. de Carvalho Azevedo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640172v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buratti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0120-z" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423207v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Nega" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Peisl" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2016.00201" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578250v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Guellerin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabriel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00692-16" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454600v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2016.02.050" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462793v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454632v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00748-16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416005v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rohmer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3367-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454610v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Leccese Terraf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Silvina Juarez Tomas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-016-1225-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454594v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koene Breyne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyyere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.02.014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSL73M29-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01333569v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rault," TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S. Bouchard," TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00480" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462792v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346396v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlamova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065131v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seridan Assis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Silva" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Even" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Nicoli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/bm2015.0019" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212009v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Mariutti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana a C B Souza" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Ullah" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro P Caruso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio R de Moraes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.08.083" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209778v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ladier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-260513" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142363v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1467-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251265v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Miyoshi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13000" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065122v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Bouchard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Saraoui" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144831" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209743v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintia Almeida da Silva" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/PREACCEPT-6950585981338355" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209663v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Gv Barbosa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Tj Ramos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana R Carneiro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4331/wjbc.v5.i2.161" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019560v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubi&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01176-13" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209522v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.08.011" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209719v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02287-14" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209718v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Seyffert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.08.024" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P06974W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290602v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peton" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0106-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209415v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.013" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873672v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legembre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Edmond" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063279" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209454v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Nogueira Vicosa" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Loir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvalho" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Augusto Nero" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.05.023" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209393v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03323-12" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209407v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouquet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209421v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselli Fernandes Asensi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Ferrari Fonseca de Sales" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Ferreira Dutra" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Feijo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Torres Bozza" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-32" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209424v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanderson M Silva" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandra Ciprandi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agenor  V Santos" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0388-4" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019443v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Medina" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01076-12" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209320v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cousin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302245m" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209374v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01188-12" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019534v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ckm8-9w22" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209309v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John.A Mcculloch" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rogerio Rosado" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.01.016" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1WXN4G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454159v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-35" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454516v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454152v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ulv&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01174-10" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454188v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernandez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schrenzel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00045-11" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189501v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027354" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175643v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291148v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rivi&#232;re" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouffier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Stenz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00230.x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667514v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio A.V. Marinho" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pacifico" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2010.03502.x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BM6ZWSZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655923v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bivic" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle M.-N. Madec" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lapointe" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729570v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Zakour" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chacornac" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485522v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.D. Alves" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mcculloch" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.12.014" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454086v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign-Bousquet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02653-08" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454052v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azevedo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet2009.08.017" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454039v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.032" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D04RCFHP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409359v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. D. Alves" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mcculloch" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosset" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00409357v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vautor" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cockfield" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009039" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00422155v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2009.08.017" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454085v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02388-08" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729833v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.015" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GPSL8MK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453923v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-5-14" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372146v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grimaldi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.09.006" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26MWP32D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657402v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes Perez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Commissaire" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.3.2272-2279.2006" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453908v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azevedo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliviera" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Freitas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-4-2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453925v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Freitas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclerc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyoshi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Oliveira" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S.M. Sommer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679570v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Gratadoux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ravn" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Bolotine" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.3.1600-1607.2004" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454460v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellerin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarro" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683034v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Alcocer-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes S Tamez-Guerra" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.05472-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677536v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Boe" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.11.6620-6627.2003" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679203v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Commissaire" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gilbert" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00475-0" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683037v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela S Pontes" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana A Ribeiro" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10611860410001670035" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677537v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Costa Oliveira" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123026v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683559v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.71.4.1887-1896.2003" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678476v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp0340077" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N26BDJ5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683132v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poquet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.3141-3146.2002" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128547v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhya Dieye" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.2.910-916.2002" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123016v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana A. Ribeiro" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pontes" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123018v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Miyoshi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamez Guerra" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.2.917&#8211;922.2002" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031474v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.2.910-916.2002" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895455v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bolotine" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001109" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675242v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678523v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676209v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895474v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001125" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676739v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duwat" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cesselin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vido" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034255v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pocquet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.135-142" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3589CE146FD906AA4D7F81C1B7920A94F11882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697404v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Piard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693833v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691564v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687605v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699780v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929322v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Biswas" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duwat" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruss" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hege" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123015v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454508v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485447v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franjus" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vingadassalon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fatihi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05370773v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485519v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732027v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440517v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624262v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624496v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644425v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649138v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Caetano Faria" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206782v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299256v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Papail" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Prado" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234337v2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vassaux" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253707v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234405v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236644v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317337v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257450v2" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249944v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954338v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064539v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251786v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690596v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690660v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781603v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690261v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693312v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690783v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340860v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239145v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259481v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340890v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Rosa Oliveira" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carmona Cara" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419039v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178808v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735885v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290708v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306146v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imanishi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. B. Caetano" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390195v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889276v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824996v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889269v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645112v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Demeyere" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454662v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568131v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349544v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424785v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454634v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349182v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209828v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170607v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209829v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209487v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349807v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209830v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209687v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209331v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thouin" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Goodwin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454339v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulido" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454338v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alvaranga  Lima Barroso" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zurita Turk" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa Morais Leite" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Prosperi Castro" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mancha Agresti" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454368v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454328v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Plaudet Hammani" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454336v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454340v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454337v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mc Culloch" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454347v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454354v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454348v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454353v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754893v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454352v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hernandez" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454357v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454307v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454356v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454355v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293335v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cocaign Bousquet" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293333v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293282v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loubiere" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293305v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293258v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831255v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832015v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774430v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774428v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570108v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Chabelskaia" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611455v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Morel" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717712v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418841v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234619v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885470v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215082v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295498v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Silva Da Luz" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195275v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717986v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859134v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694103v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239152v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356389v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe L R Do Carmo" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320566v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790249v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe Luiz Rosa Do Carmoa" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158180v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helo&#237;sa da Silva" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Machado Savassi" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Borges Acurcio" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320567v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888292v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535200v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524320v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaize" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348377v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401101v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304523v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340335v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372137v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401858v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209851v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammami" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209855v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luidmila Alexseeva" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170054v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209835v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209836v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204475v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Seridan de Assis" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209709v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204308v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209741v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Breynes" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209737v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209632v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Demeyer" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Meyer" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209738v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123276v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209664v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209740v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209739v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209629v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454234v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209534v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209525v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209486v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209500v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454235v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209526v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209356v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevado" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209354v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209332v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209665v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209364v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209363v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209365v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209355v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454214v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209362v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209344v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209358v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209329v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808973v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454330v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stenz" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454334v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hernandez" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454474v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454335v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454333v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454358v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454362v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454361v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454360v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190819v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398697v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Hong-Minh" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625785v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454440v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/notice.asp?ouvrage=2130878" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163726v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/extracellular-vesicles-and-their-role-in-staphylococcus-aureus-resistance-and-virulence" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.96023" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269105v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/propionibacterium-freudenreichii-general-characteristics-and-probiotic-traits" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97560" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793728v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvahlo" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carmo" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cordeiro" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/metagenomics-for-gut-microbes" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.68370" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486492v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghuvir K Arni" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66528" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207469v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118868386.ch9" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209557v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209611v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Hennekinne" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258579.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00318-9" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209610v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hennekinne" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/258575.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384730-0.00319-0" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204258v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210632.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-766-0" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454441v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204277v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454165v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/Staphylococcus-aureus.aspx/9782743011956" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454529v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-59745-528-2" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-528-2_18" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253355v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611452v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154523v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209578v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814650v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Stlo" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>