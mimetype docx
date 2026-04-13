--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -341,425 +341,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We care… because care is growth’. The low-tech imaginaries of India's small-scale pharmaceutical enterprises</w:t>
+                <w:t xml:space="preserve">‘Manufacturers without factories’ and economic development in the Global South: India’s pharmaceutical firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinar Kale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2022.100144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbac013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952164v1</w:t>
+                <w:t xml:space="preserve">hal-03952135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Manufacturers without factories’ and economic development in the Global South: India’s pharmaceutical firms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dinar Kale</w:t>
+                <w:t xml:space="preserve">Résumé de thèse : &amp;quot;Les petites entreprises pharmaceutiques indiennes, agents d’une globalisation alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.205-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952135v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de thèse : &amp;quot;Les petites entreprises pharmaceutiques indiennes, agents d’une globalisation alternative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t>
+                <w:t xml:space="preserve">‘We care… because care is growth’. The low-tech imaginaries of India's small-scale pharmaceutical enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2022.100144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986277v1</w:t>
+                <w:t xml:space="preserve">hal-03952164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Imbalanced Ecosystem : Start-ups in India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Industrial Corridors in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and political weekly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.17830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952125v1</w:t>
+                <w:t xml:space="preserve">halshs-02541050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Corridors in India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An Imbalanced Ecosystem : Start-ups in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic and political weekly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (45)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.17830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02541050v1</w:t>
+                <w:t xml:space="preserve">hal-03952125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The commercialisation of shopping malls in India: from « creating » to « meeting » demand</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lent développement de la grande distribution en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadène; Isabelle Milbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Inde : une géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2015, 978-2200602758</w:t>
@@ -1599,51 +1599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Population et activités socio-économiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1693,51 +1693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites entreprises pharmaceutiques indiennes, agents d'une globalisation alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Cité, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UNIP7021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2004,51 +2004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E4ACB95"/>
+    <w:nsid w:val="52C3FDDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2235,51 +2235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-rault-chodankar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-025-00371-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952164v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Kale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault Chodankar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/mw20-c7f3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mohammad Alam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Nour Moussa Ilyass" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Passanti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03177049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-rault-chodankar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-025-00371-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Kale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault Chodankar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17830" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/mw20-c7f3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mohammad Alam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Nour Moussa Ilyass" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Passanti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03177049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>