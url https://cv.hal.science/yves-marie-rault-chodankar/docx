--- v1 (2026-04-13)
+++ v2 (2026-05-18)
@@ -1,1949 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1898 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves-Marie Rault-Chodankar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-marie-rault-chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6234-1837</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ToEz2KUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between technology transfer and South–South collaboration: an Indo-Cuban experiment in biopharmaceutical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSocieties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41292-025-00371-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inde dans la mondialisation pharmaceutique Sud-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [Dossier] Le monde indien : populations et espaces</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Manufacturers without factories’ and economic development in the Global South: India’s pharmaceutical firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinar Kale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de thèse : &amp;quot;Les petites entreprises pharmaceutiques indiennes, agents d’une globalisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘We care… because care is growth’. The low-tech imaginaries of India's small-scale pharmaceutical enterprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2022.100144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Corridors in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.17830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Imbalanced Ecosystem : Start-ups in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commercialisation of shopping malls in India: from « creating » to « meeting » demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cebeillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (1), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes moyennes et construction d’une modernité indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (1), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of geotagged Twitter data in the study of a social group’s activity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cebeillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-3/4, pp.231-248. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technoscientific Globalisation from Below</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Pourraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattering Press, pp.338, 2025, 978-1-912729-38-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28938/mw20-c7f3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Rethinking Technoscientific Globalisation with the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javed Mohammad Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamat Nour Moussa Ilyass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Passanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Quet; Koichi Kameda; Jessica Pourraz; Yves-Marie Rault-Chodankar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technoscientific Globalisation from Below</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mattering Press, pp.17-54, 2025, 978-1-912729-38-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28938/mw20-c7f3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making value off-patent : India's pharmaceutical globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technoscientific Globalisation from Below</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mattering Press, pp.247-271, 2025, 978-1-912729-38-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28938/mw20-c7f3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before take-off: waiting for India's globalization at the Sahar International Airport in 1974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eleonore Muhidine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Architecture in Postcards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcript Verlag, pp.129-136, 2023, 978-3-8376-6716-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lent développement de la grande distribution en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cadène; Isabelle Milbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inde : une géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2015, 978-2200602758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Population et activités socio-économiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites entreprises pharmaceutiques indiennes, agents d'une globalisation alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault Chodankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Cité, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UNIP7021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03177049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 en Inde : ce que la crise sanitaire révèle du pays de Narendra Modi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Rault-Chodankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Jacquelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilda Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2004,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52C3FDDF"/>
+    <w:nsid w:val="78666DC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2235,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-rault-chodankar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-025-00371-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Kale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault Chodankar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17830" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.321" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/mw20-c7f3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mohammad Alam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Nour Moussa Ilyass" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Passanti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03177049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-rault-chodankar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6234-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ToEz2KUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Graber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault-Chodankar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-025-00371-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinar Kale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbac013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault Chodankar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100144" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Mathew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kameda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pourraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/mw20-c7f3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javed Mohammad Alam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ch&#225;vez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Nour Moussa Ilyass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Passanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03177049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Racine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Jacquelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>