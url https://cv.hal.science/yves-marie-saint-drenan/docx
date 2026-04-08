--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2367,295 +2367,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the sensitivity of european power systems to energy scenarios and climate change projections</w:t>
+                <w:t xml:space="preserve">A Visual Support of Standard Procedures for Solar Radiation Quality Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C. Bloomfield</w:t>
+                <w:t xml:space="preserve">Omaima El Alani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Brayshaw</w:t>
+                <w:t xml:space="preserve">Hicham Ghennioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Troccoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. de Felice</w:t>
+                <w:t xml:space="preserve">Abdellatif Ghennioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14710/ijred.2021.34806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113026v1</w:t>
+                <w:t xml:space="preserve">hal-03611292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Support of Standard Procedures for Solar Radiation Quality Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the sensitivity of european power systems to energy scenarios and climate change projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Bloomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Brayshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omaima El Alani</w:t>
+                <w:t xml:space="preserve">A. Troccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ghennioui</w:t>
+                <w:t xml:space="preserve">C.M. Goodess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Ghennioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">M. de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.401-414. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.1062-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14710/ijred.2021.34806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611292v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach for Satellite-Based Probabilistic Solar Forecasting with Cloud Motion Vectors</w:t>
               </w:r>
@@ -2899,295 +2899,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Huva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrivo Rusydi</w:t>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188043v1</w:t>
+                <w:t xml:space="preserve">hal-02899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+                <w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+                <w:t xml:space="preserve">Robert Huva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorel Badescu</w:t>
+                <w:t xml:space="preserve">Andrivo Rusydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899290v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t>
               </w:r>
@@ -3199,104 +3199,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Verbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Huva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrivo Rusydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390391v1</w:t>
@@ -3320,117 +3320,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053222v1</w:t>
@@ -4067,252 +4067,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-analysis and modelling of the effect of inter-row shading on the power production of photovoltaic plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A climate projection dataset tailored for the European energy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Barbier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blanka Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.03.086⟩</w:t>
+              <w:t xml:space="preserve">Climate services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113798v1</w:t>
+                <w:t xml:space="preserve">hal-02394956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A climate projection dataset tailored for the European energy sector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+                <w:t xml:space="preserve">Data-analysis and modelling of the effect of inter-row shading on the power production of photovoltaic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xia Jin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.100138. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 184, pp.127-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394956v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Parameterisation of a Regional Photovoltaic Model - Application to Forecasting</w:t>
               </w:r>
@@ -5608,527 +5608,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional PV modelling 101: the devil is in the details</w:t>
+                <w:t xml:space="preserve">Pan-European Climate Database v4.2: recent advancements in regional PV modelling and data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Zech</w:t>
+                <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Zech</w:t>
+                <w:t xml:space="preserve">Riccardo Bortolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Padoue / Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445049v1</w:t>
+                <w:t xml:space="preserve">hal-05445069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Radiation Services: Updates and User uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Hanrieder</w:t>
+                <w:t xml:space="preserve">Solar photovoltaic modelling and data in the new Pan-European Climate Database v4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bortolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CAMS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th International Conference Energy Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Padoue / Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312416v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-European Climate Database v4.2: recent advancements in regional PV modelling and data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+                <w:t xml:space="preserve">Solar Radiation Services: Updates and User uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
+                <w:t xml:space="preserve">Natalie Hanrieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Padoue / Padova, Italy</w:t>
+              <w:t xml:space="preserve">9th CAMS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445069v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar photovoltaic modelling and data in the new Pan-European Climate Database v4.2</w:t>
+                <w:t xml:space="preserve">Regional PV modelling 101: the devil is in the details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Bortolami</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
+                <w:t xml:space="preserve">Tobias Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Energy Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Padoue / Padova, Italy</w:t>
+              <w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445063v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing C3S Energy Services in support to Europe’s energy transition: co-development of the Pan-European Climate Database with ENTSO-E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nube Gonzalez-Reviriego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Rodrigues de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6793,64 +6793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conferece Energy Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Padoue / Padova, Italy</w:t>
@@ -6892,51 +6892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing C3S Energy Services in support to Europe’s energy transition: co-development of the Pan-European Climate Database with ENTSO-E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nube Gonzalez-Reviriego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7017,64 +7017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Solar Radiation day ahead forecasts: Site dependent evaluation of the IFS-COMPO forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7115,187 +7115,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Deep-Learning Approaches with Spatial Context for Enhanced Surface Solar Irradiance Estimation from Third-Generation Geostationary Satellite Imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+                <w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS (European Meteorological Society)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681143v1</w:t>
+                <w:t xml:space="preserve">hal-05460692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CAMS service evolution with focus on solar resources and solar forecasting for concentrating solar technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7357,191 +7361,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ménard</w:t>
+                <w:t xml:space="preserve">Leveraging Deep-Learning Approaches with Spatial Context for Enhanced Surface Solar Irradiance Estimation from Third-Generation Geostationary Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMS (European Meteorological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2024-878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460692v1</w:t>
+                <w:t xml:space="preserve">hal-04681143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Radiation Service for solar energy, evaluation of recent improvements and service evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7622,51 +7622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Radiation: Recent improvements; analysing the performance of standard cloud retrieval schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,51 +7734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new CAMS radiation service v4.6 - Methods Improvements and service evolution with a special focus on solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7898,51 +7898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Arola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8010,51 +8010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hanrieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8103,165 +8103,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-dependent Evaluation of the ECMWF IFS-HRES and IFS-COMPO Intra- and Day-ahead Forecasts with Respect to surface solar irradiances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+                <w:t xml:space="preserve">Validating global horizontal irradiance retrievals from Meteosat SEVIRI at increased spatial resolution against a dense network of ground-based observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Ischa Wiltink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiel Constantijn van Heerwaarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fokke Meirink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-1248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712193v1</w:t>
+                <w:t xml:space="preserve">hal-04681140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Radiation Service - Analysing the performance of standard cloud retrieval schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,187 +8328,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Fachtagung Energiemeteorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bad Staffelstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating global horizontal irradiance retrievals from Meteosat SEVIRI at increased spatial resolution against a dense network of ground-based observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hartwig Deneke</w:t>
+                <w:t xml:space="preserve">Site-dependent Evaluation of the ECMWF IFS-HRES and IFS-COMPO Intra- and Day-ahead Forecasts with Respect to surface solar irradiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Fokke Meirink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-1248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04681140v1</w:t>
+                <w:t xml:space="preserve">hal-04712193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between SolaRes estimates of the tilted solar irradiance and measurements by the PVlive network</w:t>
               </w:r>
@@ -8606,51 +8606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial evaluation of CAMS Radiation service using dense pyranometric networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,51 +9008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9107,51 +9107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ECMWF HRES-IFS and CAMS-IFS Intra- and Day-Ahead Forecasts with Respect to Surface Solar Irradiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jethro Betcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9560,90 +9560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the satellite retrieval of surface solar irradiance during an eclipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9900,563 +9900,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability class dependent validation of recent improvements in the CAMS Radiation Service</w:t>
+                <w:t xml:space="preserve">Preparing the CAMS Radiation Service for MTG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jethro Betcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT User conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMS Annual Meeting European Conference for Applied Meteorology and Climatology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, Germany. pp.EMS2021-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2021-426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657663v1</w:t>
+                <w:t xml:space="preserve">hal-03336828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the CAMS Radiation Service for MTG</w:t>
+                <w:t xml:space="preserve">Variability class dependent validation of recent improvements in the CAMS Radiation Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jethro Betcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting European Conference for Applied Meteorology and Climatology 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMETSAT User conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ems2021-426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03336828v1</w:t>
+                <w:t xml:space="preserve">hal-03657663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 24-Hours forecasts of global solar irradiation from IFS, GFS and McClear models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ghennioui</w:t>
+                <w:t xml:space="preserve">The versatile Heliosat-V method for estimating downwelling surface solar irradiance from satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Blanc</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES20</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0032744⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113099v1</w:t>
+                <w:t xml:space="preserve">hal-02949063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile Heliosat-V method for estimating downwelling surface solar irradiance from satellite imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gschwind</w:t>
+                <w:t xml:space="preserve">Evaluation of 24-Hours forecasts of global solar irradiation from IFS, GFS and McClear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaima El Alani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghennioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghennioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Athens, France. pp.020053, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0032744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949063v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10848,90 +10848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of surface solar irradiances estimates and forecast under clear-sky conditions from the CAMS McClear model in Benguerir, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omaima El Alani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghennioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alami Merrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ghennioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11739,51 +11739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS radiation service for solar energy: Exploring the error space with data-driven and spatially resolved methods and service evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11968,51 +11968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updates on the CAMS Radiation Service v4.6: Validation of the Himawari field of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12231,51 +12231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Radiation Service for solar energy users - how suitable are typical cloud retrieval schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12471,316 +12471,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simple and robust probabilistic solar variability analysis based on transition probability between variability classes of sky state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How sensitive is a carbon neutral power sector to climate change? Interplay between hydro, solar and wind for Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Salvado</w:t>
+                <w:t xml:space="preserve">Patricia Fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mangione</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EMP-E 2020 – Modelling Climate Neutrality for the European Green Deal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951343v1</w:t>
+                <w:t xml:space="preserve">hal-03084239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sensitive is a carbon neutral power sector to climate change? Interplay between hydro, solar and wind for Portugal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a simple and robust probabilistic solar variability analysis based on transition probability between variability classes of sky state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuqiang Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Fortes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pitaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP-E 2020 – Modelling Climate Neutrality for the European Green Deal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EU PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084239v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing climate change impacts in the European and Portuguese power sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Siggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12838,303 +12838,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Marchand</w:t>
+                <w:t xml:space="preserve">Applying the Heliosat-4 method to three different cloud properties databases for the estimation of the surface downwelling shortwave irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fokke Meirink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. 16, pp.2019 - 729, 2019</w:t>
+              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. 16, pp.EMS2019-333, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298518v1</w:t>
+                <w:t xml:space="preserve">hal-02418087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the Heliosat-4 method to three different cloud properties databases for the estimation of the surface downwelling shortwave irradiance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cros</w:t>
+                <w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saboret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. 16, pp.EMS2019-333, 2019</w:t>
+              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. 16, pp.2019 - 729, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418087v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13922,51 +13922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14100,51 +14100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B77EF848"/>
+    <w:nsid w:val="3B2DFFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14331,51 +14331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-saint-drenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252896505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Lezaca Galeano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves&#8208;marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakoula Papachristopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kosmopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Psiloglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7315-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Guthke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dittmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111961" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Azam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2022/1132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bloomfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brayshaw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Felice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kosmale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2020/0998" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Baumgartner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gruber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092277" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Staffell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kouroutsidis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ioannis Raptis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akriti Masoom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246555" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartok" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tobin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100138" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vogt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Killinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fritz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lingfors" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moraitis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried van Sark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett H. Good" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Steiner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ernst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bergmann-Dick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thieler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2015/0672" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freisinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bofinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Good" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mattera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbranche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.10.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZF9ZHK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zech" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Roy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hanrieder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aldrigo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bortolami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cordeddu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445063v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nube Gonzalez-Reviriego" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19306" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues de Miranda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10807" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445053v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-552" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835723v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835669v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681140v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ischa Wiltink" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiel Constantijn van Heerwaarden" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fokke Meirink" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1248" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379232v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210060v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04209985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17290" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03657663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03336828v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-426" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghennioui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032744" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390389v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alami Merrouni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117702" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Froehlich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Osterm&#246;ller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288924v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glotzbach" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bofinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458404v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lipponen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842923v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/WCPEC-82022-5DV.2.90" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951343v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvado" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangione" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05288491v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paletta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Nie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-saint-drenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252896505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Lezaca Galeano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves&#8208;marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakoula Papachristopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kosmopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Psiloglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7315-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Guthke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dittmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111961" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Azam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2022/1132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bloomfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brayshaw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Felice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kosmale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2020/0998" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Baumgartner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gruber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092277" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Staffell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kouroutsidis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ioannis Raptis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akriti Masoom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246555" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartok" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tobin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vogt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Killinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fritz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lingfors" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moraitis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried van Sark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett H. Good" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Steiner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ernst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bergmann-Dick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thieler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2015/0672" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freisinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bofinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Good" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mattera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbranche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.10.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZF9ZHK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aldrigo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bortolami" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cordeddu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Roy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hanrieder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nube Gonzalez-Reviriego" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19306" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues de Miranda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10807" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445053v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-552" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835723v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ischa Wiltink" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiel Constantijn van Heerwaarden" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fokke Meirink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1248" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835669v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712193v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379232v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210060v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04209985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17290" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03336828v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-426" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03657663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113099v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghennioui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032744" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390389v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alami Merrouni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117702" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Froehlich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Osterm&#246;ller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288924v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glotzbach" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bofinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458404v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lipponen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842923v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/WCPEC-82022-5DV.2.90" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvado" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangione" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05288491v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paletta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Nie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>