--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,2886 +351,2843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning and Spatial Context for Global Horizontal Irradiance Estimation: Addressing Independent Pixel Approximation Limitations with Satellite Imagery</w:t>
+                <w:t xml:space="preserve">Validating physical and semi-empirical satellite-based irradiance retrievals using high- and low-accuracy radiometric observations in a monsoon-influenced continental climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Becquet</w:t>
+                <w:t xml:space="preserve">Yun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehia Eissa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chunlin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongrong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ems2025-294⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (23), pp.7315-7336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-7315-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217874v1</w:t>
+                <w:t xml:space="preserve">hal-05417491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Approach to Quantify the Uncertainty of the 1 Min Irradiance Estimates from the Copernicus Atmosphere Monitoring Service (CAMS) Radiation Service</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-scale exploration of the poor reliability of deep learning models: the case of the remote sensing of rooftop photovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+                <w:t xml:space="preserve">Gabriel Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202500568⟩</w:t>
+              <w:t xml:space="preserve">Environmental Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.e22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/eds.2025.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417508v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, pp.949. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05206474v1</w:t>
+                <w:t xml:space="preserve">hal-05603872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clouds, aerosols and shadows on solar energy potential on urban rooftops using earth observation data and digital surface models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Probabilistic Approach to Quantify the Uncertainty of the 1 Min Irradiance Estimates from the Copernicus Atmosphere Monitoring Service (CAMS) Radiation Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Kosmopoulos</w:t>
+                <w:t xml:space="preserve">Jorge Enrique Lezaca Galeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil Psiloglou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves‐marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126243⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217860v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016612v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating physical and semi-empirical satellite-based irradiance retrievals using high- and low-accuracy radiometric observations in a monsoon-influenced continental climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning and Spatial Context for Global Horizontal Irradiance Estimation: Addressing Independent Pixel Approximation Limitations with Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Chen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-18-7315-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2025-294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417491v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-scale exploration of the poor reliability of deep learning models: the case of the remote sensing of rooftop photovoltaic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubus</w:t>
+                <w:t xml:space="preserve">Effects of clouds, aerosols and shadows on solar energy potential on urban rooftops using earth observation data and digital surface models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakoula Papachristopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Psiloglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/eds.2025.13⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 397, pp.126243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044042v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of linear relationships between clear‑sky indices in photosynthetically active radiation and broadband ranges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Wandji Nyamsi</w:t>
+                <w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Despotovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Asloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/metz/2023/1203⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646664v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote-Sensing-Based Estimation of Rooftop Photovoltaic Power Production Using Physical Conversion Models and Weather Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (17), pp.4353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17174353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “High resolution measurement network of global horizontal and tilted solar irradiance in southern Germany with a new quality control scheme” [Solar Energy 231 (2022) 593–606]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of linear relationships between clear‑sky indices in photosynthetically active radiation and broadband ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Wandji Nyamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Arola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.111961⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (2), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/metz/2023/1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385517v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3S Energy: A climate service for the provision of power supply and demand indicators for Europe based on the ERA5 reanalysis and ENTSO‐E data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohann Moreau</w:t>
+                <w:t xml:space="preserve">Corrigendum to “High resolution measurement network of global horizontal and tilted solar irradiance in southern Germany with a new quality control scheme” [Solar Energy 231 (2022) 593–606]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Guthke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiebke Herzberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/met.2145⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265 (1), pp.111961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.111961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206836v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of satellite-derived surface solar irradiance estimations using spatio-temporal extrapolation with statistical learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Cassas</w:t>
+                <w:t xml:space="preserve">C3S Energy: A climate service for the provision of power supply and demand indicators for Europe based on the ERA5 reanalysis and ENTSO‐E data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves‐marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Troccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.04.037⟩</w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/met.2145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095400v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning for NWP post-processing: A benchmark for solar irradiance forecasting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Improvement of satellite-derived surface solar irradiance estimations using spatio-temporal extrapolation with statistical learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Verbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Libois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 238, pp.132-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.017⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 258, pp.175-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922338v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface solar irradiation retrieval from MSG/SEVIRI based on APOLLO Next Generation and HELIOSAT‑4 methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical learning for NWP post-processing: A benchmark for solar irradiance forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/metz/2022/1132⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.132-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922173v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative cloud index for estimating downwelling surface solar irradiance from various satellite imagers in the framework of a Heliosat-V method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+                <w:t xml:space="preserve">Surface solar irradiation retrieval from MSG/SEVIRI based on APOLLO Next Generation and HELIOSAT‑4 methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jethro Betcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hanrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-3683-2022⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.455-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/metz/2022/1132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707426v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sensitive is a carbon-neutral power sector to climate change? The interplay between hydro, solar and wind for Portugal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">An alternative cloud index for estimating downwelling surface solar irradiance from various satellite imagers in the framework of a Heliosat-V method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122106⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.3683-3704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-3683-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396051v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Support of Standard Procedures for Solar Radiation Quality Control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">How sensitive is a carbon-neutral power sector to climate change? The interplay between hydro, solar and wind for Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14710/ijred.2021.34806⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.122106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611292v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the sensitivity of european power systems to energy scenarios and climate change projections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. de Felice</w:t>
+                <w:t xml:space="preserve">Climate proofing the renewable electricity deployment in Europe - Introducing climate variability in large energy systems models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.125⟩</w:t>
+              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esr.2021.100657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113026v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for Satellite-Based Probabilistic Solar Forecasting with Cloud Motion Vectors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying the sensitivity of european power systems to energy scenarios and climate change projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Bloomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Brayshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Goodess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14164951⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.1062-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611247v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate proofing the renewable electricity deployment in Europe - Introducing climate variability in large energy systems models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">A Visual Support of Standard Procedures for Solar Radiation Quality Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaima El Alani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ghennioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Ghennioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esr.2021.100657⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14710/ijred.2021.34806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279783v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Approach for Satellite-Based Probabilistic Solar Forecasting with Cloud Motion Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuqiang Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (16), pp.4951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14164951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899290v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrivo Rusydi</w:t>
+                <w:t xml:space="preserve">Short-Term Forecasting of Large-Scale Clouds Impact on Downwelling Surface Solar Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kouroutsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakoula Papachristopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Ioannis Raptis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akriti Masoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (24), pp.6555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13246555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188043v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Verbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Huva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,2326 +3228,2460 @@
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dazhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Antonanzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Badescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying direct normal irradiance 1‑minute temporal variability from spatial characteristics of geostationary satellite-based cloud observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kosmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), pp.131-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/metz/2020/0998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of CAMS Radiation Service and HelioClim-3 databases of solar radiation at surface: evaluating the spatial variation in Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saboret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp.143 - 152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/asr-17-143-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less Information, Similar Performance: Comparing Machine Learning-Based Time Series of Wind Power Generation to Renewables.ninja</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dazhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Antonanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Badescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13092277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02563434v1</w:t>
+                <w:t xml:space="preserve">hal-02899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric model for wind turbine power curves incorporating environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Huva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alberto Troccoli</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrivo Rusydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.04.123⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113055v1</w:t>
+                <w:t xml:space="preserve">hal-03188043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Forecasting of Large-Scale Clouds Impact on Downwelling Surface Solar Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Less Information, Similar Performance: Comparing Machine Learning-Based Time Series of Wind Power Generation to Renewables.ninja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (24), pp.6555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13246555⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13092277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113063v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A climate projection dataset tailored for the European energy sector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xia Jin</w:t>
+                <w:t xml:space="preserve">A parametric model for wind turbine power curves incorporating environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Staffell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Troccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100138⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.754-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.04.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394956v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-analysis and modelling of the effect of inter-row shading on the power production of photovoltaic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 184, pp.127-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2019.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Parameterisation of a Regional Photovoltaic Model - Application to Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Killinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie M Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 188, pp.760-774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A climate projection dataset tailored for the European energy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t>
+              <w:t xml:space="preserve">Climate services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782565v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Troccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Goodess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Goodess</w:t>
+                <w:t xml:space="preserve">Lesley Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Dorling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the search for representative characteristics of PV systems: Data collection and analysis of PV system azimuth, tilt, capacity, yield and shading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Killinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lingfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Moraitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried van Sark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 173, pp.1087 - 1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2018.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach to the estimation of regional photovoltaic power production</w:t>
+                <w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Braun</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Troccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506551v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical weather situations for renewable energies – Part B: Low stratus risk for solar power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bergmann-Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101, pp.794-803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of a solar eclipse on weather and photovoltaic production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probabilistic approach to the estimation of regional photovoltaic power production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrett H. Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Braun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/metz/2015/0672⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.257-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287170v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the uncertainty in the estimates of regional PV power generation evaluated with the upscaling method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of a solar eclipse on weather and photovoltaic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thieler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.05.052⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/metz/2015/0672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286930v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach to parameterizing photovoltaic plants for power forecasting and simulation</w:t>
+                <w:t xml:space="preserve">Analysis of the uncertainty in the estimates of regional PV power generation evaluated with the upscaling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrett H. Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freisinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120, pp.479-493. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.07.024⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 135, pp.536-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286805v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An empirical approach to parameterizing photovoltaic plants for power forecasting and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bofinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lead–acid batteries in stationary applications: competitors and new markets for large penetration of renewable energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mattera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 144 (2), pp.402-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2004.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5600,6109 +5691,6109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-European Climate Database v4.2: recent advancements in regional PV modelling and data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Regional PV modelling 101: the devil is in the details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Bortolami</w:t>
+                <w:t xml:space="preserve">Tobias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
+                <w:t xml:space="preserve">Matthias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Padoue / Padova, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445069v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar photovoltaic modelling and data in the new Pan-European Climate Database v4.2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Energy Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0890-0892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11133421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445063v1</w:t>
+                <w:t xml:space="preserve">hal-05290106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Radiation Services: Updates and User uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Hanrieder</w:t>
+                <w:t xml:space="preserve">Advancing C3S Energy Services in support to Europe’s energy transition: co-development of the Pan-European Climate Database with ENTSO-E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nube Gonzalez-Reviriego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Buontempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CAMS General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312416v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional PV modelling 101: the devil is in the details</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445049v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gschwind</w:t>
+                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Arola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290106v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing C3S Energy Services in support to Europe’s energy transition: co-development of the Pan-European Climate Database with ENTSO-E.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of CAMS Radiation Service over France in different sky conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Cagnazzo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Rodrigues de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19306⟩</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044082v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+                <w:t xml:space="preserve">Solar Radiation Services: Updates and User uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ménard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arindam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Hanrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">9th CAMS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460685v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yehia Eissa</w:t>
+                <w:t xml:space="preserve">Pan-European Climate Database v4.2: recent advancements in regional PV modelling and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bortolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padoue / Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460671v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of CAMS Radiation Service over France in different sky conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar photovoltaic modelling and data in the new Pan-European Climate Database v4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Rodrigues de Miranda</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riccardo Bortolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cordeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference Energy Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Padoue / Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044183v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Photovoltaics 101: the devil is in the details</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conferece Energy Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Padoue / Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing C3S Energy Services in support to Europe’s energy transition: co-development of the Pan-European Climate Database with ENTSO-E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nube Gonzalez-Reviriego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Aldrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Buontempo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Solar Radiation day ahead forecasts: Site dependent evaluation of the IFS-COMPO forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meteorological Society annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ljubljana &amp; online, Slovenia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2025-552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial evaluation of CAMS Radiation service using dense pyranometric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Elias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2024-840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460692v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CAMS service evolution with focus on solar resources and solar forecasting for concentrating solar technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saboret</w:t>
+                <w:t xml:space="preserve">Comparison between SolaRes estimates of the tilted solar irradiance and measurements by the PVlive network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Moulana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2024-924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835840v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Deep-Learning Approaches with Spatial Context for Enhanced Surface Solar Irradiance Estimation from Third-Generation Geostationary Satellite Imagery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">Towards a transparent and reproducible evaluation framework of commercial solar forecasting solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yezeguelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pitaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS (European Meteorological Society)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ems2024-878⟩</w:t>
+              <w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2024-496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681143v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMS Radiation Service for solar energy, evaluation of recent improvements and service evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging Deep-Learning Approaches with Spatial Context for Enhanced Surface Solar Irradiance Estimation from Third-Generation Geostationary Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSUN 2024 (ISES and IEA SHC International Conference on Sustainable and Solar Energy for Buildings and Industry)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMS (European Meteorological Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2024-878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835785v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Radiation: Recent improvements; analysing the performance of standard cloud retrieval schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saboret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA PVPS Task 16 ST1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new CAMS radiation service v4.6 - Methods Improvements and service evolution with a special focus on solar energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">CAMS Radiation Service for solar energy, evaluation of recent improvements and service evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saboret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EUROSUN 2024 (ISES and IEA SHC International Conference on Sustainable and Solar Energy for Buildings and Industry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712226v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the error space of the CAMS radiation Service with data-driven and spatially resolved methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The CAMS service evolution with focus on solar resources and solar forecasting for concentrating solar technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saboret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Würsburg, Germany</w:t>
+              <w:t xml:space="preserve">SOLARPACES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835812v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Radiation Services: Updates and achievements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehia Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th CAMS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835752v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating global horizontal irradiance retrievals from Meteosat SEVIRI at increased spatial resolution against a dense network of ground-based observations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The new CAMS radiation service v4.6 - Methods Improvements and service evolution with a special focus on solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUPVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681140v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMS Radiation Service - Analysing the performance of standard cloud retrieval schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Exploring the error space of the CAMS radiation Service with data-driven and spatially resolved methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Arola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saboret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Fachtagung Energiemeteorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Bad Staffelstein, Germany</w:t>
+              <w:t xml:space="preserve">EUMETSAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Würsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835669v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-dependent Evaluation of the ECMWF IFS-HRES and IFS-COMPO Intra- and Day-ahead Forecasts with Respect to surface solar irradiances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Solar Radiation Services: Updates and achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hanrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saboret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">8th CAMS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712193v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between SolaRes estimates of the tilted solar irradiance and measurements by the PVlive network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Moulana</w:t>
+                <w:t xml:space="preserve">Validating global horizontal irradiance retrievals from Meteosat SEVIRI at increased spatial resolution against a dense network of ground-based observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Ischa Wiltink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiel Constantijn van Heerwaarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fokke Meirink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ems2024-924⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708290v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial evaluation of CAMS Radiation service using dense pyranometric networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">CAMS Radiation Service - Analysing the performance of standard cloud retrieval schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saboret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6. Fachtagung Energiemeteorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bad Staffelstein, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708308v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a transparent and reproducible evaluation framework of commercial solar forecasting solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rodriguez</w:t>
+                <w:t xml:space="preserve">Site-dependent Evaluation of the ECMWF IFS-HRES and IFS-COMPO Intra- and Day-ahead Forecasts with Respect to surface solar irradiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708319v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic post-processing of CAMS radiation services</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of a change-point detection and time series decomposition algorithm to the analysis of long-term interannual surface solar irradiation variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVPS IE task 16 expert meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2023-499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302662v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method Development and Variability Class-Dependent Validation of the New CAMS Radiation Service V4.5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ECMWF HRES-IFS and CAMS-IFS Intra- and Day-Ahead Forecasts with Respect to Surface Solar Irradiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379232v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ECMWF HRES-IFS and CAMS-IFS Intra- and Day-Ahead Forecasts with Respect to Surface Solar Irradiances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Method Development and Variability Class-Dependent Validation of the New CAMS Radiation Service V4.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379213v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new CAMS Radiation Service v4.5 – method improvements with a special focus on solar energy user needs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+                <w:t xml:space="preserve">Probabilistic post-processing of CAMS radiation services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">PVPS IE task 16 expert meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210060v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Reliablity of a Model's Decision by Generalizing Attribution to the Wavelet Domain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The new CAMS Radiation Service v4.5 – method improvements with a special focus on solar energy user needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jethro Betcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XAI in Action: Past, Present, and Future Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orléans, United States</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385590v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PERFORMANCE COMPARISON BETWEEN THE ISOLATED HYBRID ENERGY SYSTEM WITH AND WITHOUT BATTERY ENERGY STORAGE SYSTEM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the Reliablity of a Model's Decision by Generalizing Attribution to the Wavelet Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd WIND &amp; SOLAR Integration Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">XAI in Action: Past, Present, and Future Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230764v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the satellite retrieval of surface solar irradiance during an eclipse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faiza Azam</w:t>
+                <w:t xml:space="preserve">A PERFORMANCE COMPARISON BETWEEN THE ISOLATED HYBRID ENERGY SYSTEM WITH AND WITHOUT BATTERY ENERGY STORAGE SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuqiang Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Verbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd WIND &amp; SOLAR Integration Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04209985v1</w:t>
+                <w:t xml:space="preserve">hal-04230764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a change-point detection and time series decomposition algorithm to the analysis of long-term interannual surface solar irradiation variations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the satellite retrieval of surface solar irradiance during an eclipse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lezaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ems2023-499⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206996v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards unsupervised assessment with open-source data of the accuracy of deep learning-based distributed PV mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), in Conjunction with the ECML/PKDD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the CAMS Radiation Service for MTG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jethro Betcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Annual Meeting European Conference for Applied Meteorology and Climatology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, online, Germany. pp.EMS2021-426, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2021-426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability class dependent validation of recent improvements in the CAMS Radiation Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jethro Betcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT User conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile Heliosat-V method for estimating downwelling surface solar irradiance from satellite imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gschwind</w:t>
+                <w:t xml:space="preserve">Evaluation of 24-Hours forecasts of global solar irradiation from IFS, GFS and McClear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaima El Alani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghennioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghennioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Athens, France. pp.020053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0032744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02949063v1</w:t>
+                <w:t xml:space="preserve">hal-03113099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 24-Hours forecasts of global solar irradiation from IFS, GFS and McClear models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ghennioui</w:t>
+                <w:t xml:space="preserve">The versatile Heliosat-V method for estimating downwelling surface solar irradiance from satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Blanc</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0032744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03113099v1</w:t>
+                <w:t xml:space="preserve">hal-02949063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the validity of the stationarity hypothesis of yearly solar irradiation data using long-term time series from the GEBA network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Trolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. pp.2019 - 936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saboret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate services in support of the energy transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clare M Goodess</w:t>
+                <w:t xml:space="preserve">Validation of surface solar irradiances estimates and forecast under clear-sky conditions from the CAMS McClear model in Benguerir, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omaima El Alani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghennioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip D Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steve Dorling</w:t>
+                <w:t xml:space="preserve">A. Alami Merrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghennioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco. pp.190005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5117702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765941v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of surface solar irradiances estimates and forecast under clear-sky conditions from the CAMS McClear model in Benguerir, Morocco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Ghennioui</w:t>
+                <w:t xml:space="preserve">Using seasonal forecasts for a climate service for the power sector in the CLIM2POWER Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ostermöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390389v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using seasonal forecasts for a climate service for the power sector in the CLIM2POWER Project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">CLIM2POWER Project-Translating Climate Data into Energy Supply Adaptation Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Amorim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 584</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872342v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIM2POWER Project-Translating Climate Data into Energy Supply Adaptation Guidance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate services in support of the energy transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Troccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare M Goodess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip D Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Penny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dorling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 574</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872338v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ECEM climate service: how reanalysis can help energy planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matteo de Felice</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto M Troccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583353v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Troccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Goodess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip D Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Goodess</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lesley Penny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Dorling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECEM climate service: how reanalysis can help energy planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ranchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo de Felice</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto M Troccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-822</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583139v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of PV Energy in Germany - Benefit from the Substitution of Conventional Power Plants and Local Power Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glotzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bofinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11712,976 +11803,976 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS radiation service for solar energy: Exploring the error space with data-driven and spatially resolved methods and service evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Arola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Lipponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vienna, Austria. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Diffuse Sky Radiance with An Affordable and Open-Source All-Sky Imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehia Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Scientist Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Klosterneuburg, Austria. , 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34726/11416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updates on the CAMS Radiation Service v4.6: Validation of the Himawari field of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Rodrigues de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kariniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Camal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Michiorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMS Radiation Service for solar energy users - how suitable are typical cloud retrieval schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lezaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Malmo, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new approach in evaluating the practical economic performance of off-grid storage-less Hybrid Energy System with integrated solar forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuqiang Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/WCPEC-82022-5DV.2.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sensitive is a carbon neutral power sector to climate change? Interplay between hydro, solar and wind for Portugal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Assessing climate change impacts in the European and Portuguese power sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Siggini</w:t>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMP-E 2020 – Modelling Climate Neutrality for the European Green Deal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">National Meeting on Climate Change Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084239v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simple and robust probabilistic solar variability analysis based on transition probability between variability classes of sky state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuqiang Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pitaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12717,483 +12808,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climate change impacts in the European and Portuguese power sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">How sensitive is a carbon neutral power sector to climate change? Interplay between hydro, solar and wind for Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Meeting on Climate Change Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EMP-E 2020 – Modelling Climate Neutrality for the European Green Deal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084238v1</w:t>
+                <w:t xml:space="preserve">hal-03084239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the Heliosat-4 method to three different cloud properties databases for the estimation of the surface downwelling shortwave irradiance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Cros</w:t>
+                <w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saboret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Wald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. 16, pp.EMS2019-333, 2019</w:t>
+              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. 16, pp.2019 - 729, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418087v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Marchand</w:t>
+                <w:t xml:space="preserve">Applying the Heliosat-4 method to three different cloud properties databases for the estimation of the surface downwelling shortwave irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fokke Meirink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. 16, pp.2019 - 729, 2019</w:t>
+              <w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. 16, pp.EMS2019-333, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298518v1</w:t>
+                <w:t xml:space="preserve">hal-02418087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13203,154 +13294,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Solar Radiation and Photovoltaic Power (Chapter 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practices Handbook for the Collection and Use of Solar Resource Data for Solar Energy Applications: Third Edition Technical Report NREL/TP-5D00-77635</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13360,679 +13451,679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Robustness and Accuracy in Rooftop PV Estimation: Benchmarking the French TSO's Approach and Physics-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving cross-site generalisability of vision-based solar forecasting models with physics-informed transfer learning</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Space-scale Exploration of the Poor Reliability of Deep Learning Models: the Case of the Remote Sensing of Rooftop Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Paletta</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04595797v1</w:t>
+                <w:t xml:space="preserve">hal-04843911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Artificial Intelligence to Improve the Integration of Photovoltaic Energy into the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-scale Exploration of the Poor Reliability of Deep Learning Models: the Case of the Remote Sensing of Rooftop Photovoltaic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubus</w:t>
+                <w:t xml:space="preserve">Improving cross-site generalisability of vision-based solar forecasting models with physics-informed transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843911v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide solar radiation benchmark of modelled surface irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forstinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birk Kraas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández Peruchena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14100,51 +14191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B2DFFC9"/>
+    <w:nsid w:val="89D2C6E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14331,51 +14422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-saint-drenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252896505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Lezaca Galeano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves&#8208;marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakoula Papachristopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kosmopoulos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Psiloglou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7315-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Guthke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dittmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111961" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Azam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2022/1132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bloomfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brayshaw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Felice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.125" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kosmale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2020/0998" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Baumgartner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gruber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092277" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Staffell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kouroutsidis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ioannis Raptis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akriti Masoom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246555" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartok" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tobin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100138" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vogt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Killinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fritz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.053" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lingfors" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moraitis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried van Sark" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett H. Good" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Steiner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ernst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bergmann-Dick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thieler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2015/0672" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freisinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bofinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Good" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mattera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbranche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.10.026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZF9ZHK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aldrigo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bortolami" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cordeddu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Roy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hanrieder" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044082v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nube Gonzalez-Reviriego" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19306" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues de Miranda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10807" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445053v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445091v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-552" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835723v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ischa Wiltink" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiel Constantijn van Heerwaarden" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fokke Meirink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1248" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835669v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712193v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379232v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379213v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210060v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04209985v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17290" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03336828v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-426" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03657663v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113099v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghennioui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032744" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390389v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alami Merrouni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117702" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Froehlich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Osterm&#246;ller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288924v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glotzbach" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bofinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458404v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lipponen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842923v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/WCPEC-82022-5DV.2.90" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvado" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangione" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05288491v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paletta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Nie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-saint-drenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252896505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Shi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7315-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Lezaca Galeano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves&#8208;marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakoula Papachristopoulou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kosmopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Psiloglou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Guthke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dittmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Azam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2022/1132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bloomfield" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brayshaw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Felice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kouroutsidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ioannis Raptis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akriti Masoom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246555" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kosmale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2020/0998" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Baumgartner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gruber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092277" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Staffell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.123" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vogt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Killinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fritz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.053" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartok" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tobin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100138" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lingfors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moraitis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried van Sark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Steiner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ernst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bergmann-Dick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett H. Good" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thieler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2015/0672" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freisinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bofinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fritz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Good" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mattera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbranche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.10.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZF9ZHK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zech" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nube Gonzalez-Reviriego" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aldrigo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19306" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues de Miranda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10807" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hanrieder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bortolami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cordeddu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290142v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-552" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835752v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ischa Wiltink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiel Constantijn van Heerwaarden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fokke Meirink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1248" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379232v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04209985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17290" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03336828v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-426" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03657663v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghennioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032744" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390389v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alami Merrouni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117702" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872342v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Froehlich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Osterm&#246;ller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288924v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glotzbach" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bofinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458404v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lipponen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/WCPEC-82022-5DV.2.90" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvado" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangione" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418087v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05288491v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595797v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paletta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Nie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>