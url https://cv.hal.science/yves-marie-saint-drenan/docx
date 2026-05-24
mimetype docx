--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,14136 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14085 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves-Marie Saint-Drenan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-marie-saint-drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1471-1092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">252896505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.de/citations?user=s7I9oVMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur, titulaire d’un </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Ecole Centrale de Nantes (2003), et d’un doctorat de l’Université de Kassel en Allemagne (2016). Il a été successivement chercheur au CEA (laboratoire GENEC à l’origine de l’INES), à l’ISET (Kassel, Allemagne), au Fraunhofer IWES (Kassel, Allemagne) et depuis Février 2017 à Mines ParisTech. Lors de ces expériences successives, Yves-Marie Saint-Drenan a conduit de nombreux projets faisant le lien entre la météorologie, les énergies renouvelables et leur intégration au réseau. Il contribue aux activités de recherche sur la météorologie pour l’énergie du laboratoire OIE par ces activités sur la modélisation, la caractérisation et la prévision des productibles EnR. Il est notamment co-organisateur de la session Energy Meteorology de la conférence annuelle de l’EMS (European Meteorology Society).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of energy production and consumption using extreme learning machine: A comprehensive MIMO based ELM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 410, pp.127599. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-scale exploration of the poor reliability of deep learning models: the case of the remote sensing of rooftop photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.e22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2025.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating physical and semi-empirical satellite-based irradiance retrievals using high- and low-accuracy radiometric observations in a monsoon-influenced continental climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongrong Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (23), pp.7315-7336. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-18-7315-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning and Spatial Context for Global Horizontal Irradiance Estimation: Addressing Independent Pixel Approximation Limitations with Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2025-294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach to Quantify the Uncertainty of the 1 Min Irradiance Estimates from the Copernicus Atmosphere Monitoring Service (CAMS) Radiation Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Enrique Lezaca Galeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves‐marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (22), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202500568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Assessment of Hourly Means of Solar Irradiance at Ground Level in Clear-Sky Conditions by the ERA5, JRA-3Q, and MERRA-2 Reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.949. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos16080949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of clouds, aerosols and shadows on solar energy potential on urban rooftops using earth observation data and digital surface models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyuan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakoula Papachristopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Psiloglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 397, pp.126243. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Importance of Clearsky Model in Short-Term Solar Radiation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Asloune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113490. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-Sensing-Based Estimation of Rooftop Photovoltaic Power Production Using Physical Conversion Models and Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.4353. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17174353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of linear relationships between clear‑sky indices in photosynthetically active radiation and broadband ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2023/1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “High resolution measurement network of global horizontal and tilted solar irradiance in southern Germany with a new quality control scheme” [Solar Energy 231 (2022) 593–606]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Guthke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dittmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Herzberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265 (1), pp.111961. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2023.111961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3S Energy: A climate service for the provision of power supply and demand indicators for Europe based on the ERA5 reanalysis and ENTSO‐E data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves‐marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/met.2145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of satellite-derived surface solar irradiance estimations using spatio-temporal extrapolation with statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.175-193. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2023.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning for NWP post-processing: A benchmark for solar irradiance forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.132-149. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative cloud index for estimating downwelling surface solar irradiance from various satellite imagers in the framework of a Heliosat-V method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.3683-3704. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-3683-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface solar irradiation retrieval from MSG/SEVIRI based on APOLLO Next Generation and HELIOSAT‑4 methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Betcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanrieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.455-476. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2022/1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sensitive is a carbon-neutral power sector to climate change? The interplay between hydro, solar and wind for Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Fortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 239, pp.122106. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.122106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate proofing the renewable electricity deployment in Europe - Introducing climate variability in large energy systems models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Strategy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.100657. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esr.2021.100657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Support of Standard Procedures for Solar Radiation Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima El Alani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.401-414. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14710/ijred.2021.34806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the sensitivity of european power systems to energy scenarios and climate change projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Bloomfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Brayshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.1062-1075. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.09.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Satellite-Based Probabilistic Solar Forecasting with Cloud Motion Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (16), pp.4951. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14164951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Forecasting of Large-Scale Clouds Impact on Downwelling Surface Solar Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kouroutsidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakoula Papachristopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Ioannis Raptis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akriti Masoom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (24), pp.6555. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13246555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrivo Rusydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrivo Rusydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of deterministic solar forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Antonanzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antonanzas-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.20-37. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying direct normal irradiance 1‑minute temporal variability from spatial characteristics of geostationary satellite-based cloud observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kosmale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2020/0998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of CAMS Radiation Service and HelioClim-3 databases of solar radiation at surface: evaluating the spatial variation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.143 - 152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-17-143-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less Information, Similar Performance: Comparing Machine Learning-Based Time Series of Wind Power Generation to Renewables.ninja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Baumgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13092277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric model for wind turbine power curves incorporating environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Staffell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.754-768. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.04.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climate projection dataset tailored for the European energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Bartok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100138. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cliser.2019.100138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-analysis and modelling of the effect of inter-row shading on the power production of photovoltaic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184, pp.127-147. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.03.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Parameterisation of a Regional Photovoltaic Model - Application to Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Killinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie M Bright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.760-774. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2019.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the search for representative characteristics of PV systems: Data collection and analysis of PV system azimuth, tilt, capacity, yield and shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Killinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lingfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Moraitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried van Sark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.1087 - 1106. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a proof-of-concept climate service to assess future renewable energy mixes in Europe: An overview of the C3S ECEM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.191 - 205. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-191-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the estimation of the aggregated photovoltaic power generated in several European countries from meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-51-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical weather situations for renewable energies – Part B: Low stratus risk for solar power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Bergmann-Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.794-803. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic approach to the estimation of regional photovoltaic power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett H. Good</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.257-276. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of a solar eclipse on weather and photovoltaic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Thieler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2015/0672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the uncertainty in the estimates of regional PV power generation evaluated with the upscaling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett H. Good</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freisinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.536-550. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2016.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical approach to parameterizing photovoltaic plants for power forecasting and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bofinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Good</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.479-493. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2015.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead–acid batteries in stationary applications: competitors and new markets for large penetration of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Malbranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 144 (2), pp.402-410. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2004.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Services: Updates and User uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Hanrieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CAMS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-European Climate Database v4.2: recent advancements in regional PV modelling and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aldrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cordeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Padoue / Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photovoltaic modelling and data in the new Pan-European Climate Database v4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aldrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bortolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Cordeddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Energy Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Padoue / Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary evaluation of a new tool for modeling all-sky spectral solar radiation on tilted orientations for agrivoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 53rd Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0890-0892, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11133421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing C3S Energy Services in support to Europe’s energy transition: co-development of the Pan-European Climate Database with ENTSO-E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nube Gonzalez-Reviriego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aldrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Buontempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional PV modelling 101: the devil is in the details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of CAMS Radiation Service over France in different sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Rodrigues de Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Photovoltaics 101: the devil is in the details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conferece Energy Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Padoue / Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing C3S Energy Services in support to Europe’s energy transition: co-development of the Pan-European Climate Database with ENTSO-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nube Gonzalez-Reviriego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aldrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Buontempo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Solar Radiation day ahead forecasts: Site dependent evaluation of the IFS-COMPO forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ljubljana &amp; online, Slovenia. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2025-552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial evaluation of CAMS Radiation service using dense pyranometric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a transparent and reproducible evaluation framework of commercial solar forecasting solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between SolaRes estimates of the tilted solar irradiance and measurements by the PVlive network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swen Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS service evolution with focus on solar resources and solar forecasting for concentrating solar technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep-Learning Approaches with Spatial Context for Enhanced Surface Solar Irradiance Estimation from Third-Generation Geostationary Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Radiation Service for solar energy, evaluation of recent improvements and service evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2024 (ISES and IEA SHC International Conference on Sustainable and Solar Energy for Buildings and Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Radiation: Recent improvements; analysing the performance of standard cloud retrieval schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 ST1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new CAMS radiation service v4.6 - Methods Improvements and service evolution with a special focus on solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the error space of the CAMS radiation Service with data-driven and spatially resolved methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Würsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Radiation Services: Updates and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanrieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th CAMS General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating global horizontal irradiance retrievals from Meteosat SEVIRI at increased spatial resolution against a dense network of ground-based observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job Ischa Wiltink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Deneke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiel Constantijn van Heerwaarden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fokke Meirink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2024-1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Radiation Service - Analysing the performance of standard cloud retrieval schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Fachtagung Energiemeteorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Bad Staffelstein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-dependent Evaluation of the ECMWF IFS-HRES and IFS-COMPO Intra- and Day-ahead Forecasts with Respect to surface solar irradiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a change-point detection and time series decomposition algorithm to the analysis of long-term interannual surface solar irradiation variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2023-499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic post-processing of CAMS radiation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVPS IE task 16 expert meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method Development and Variability Class-Dependent Validation of the New CAMS Radiation Service V4.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ECMWF HRES-IFS and CAMS-IFS Intra- and Day-Ahead Forecasts with Respect to Surface Solar Irradiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new CAMS Radiation Service v4.5 – method improvements with a special focus on solar energy user needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Betcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Reliablity of a Model's Decision by Generalizing Attribution to the Wavelet Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XAI in Action: Past, Present, and Future Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PERFORMANCE COMPARISON BETWEEN THE ISOLATED HYBRID ENERGY SYSTEM WITH AND WITHOUT BATTERY ENERGY STORAGE SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd WIND &amp; SOLAR Integration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the satellite retrieval of surface solar irradiance during an eclipse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unsupervised assessment with open-source data of the accuracy of deep learning-based distributed PV mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), in Conjunction with the ECML/PKDD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the CAMS Radiation Service for MTG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Betcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Deneke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting European Conference for Applied Meteorology and Climatology 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, Germany. pp.EMS2021-426, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2021-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability class dependent validation of recent improvements in the CAMS Radiation Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Betcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartwig Deneke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT User conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 24-Hours forecasts of global solar irradiation from IFS, GFS and McClear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima El Alani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Athens, France. pp.020053, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0032744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The versatile Heliosat-V method for estimating downwelling surface solar irradiance from satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the validity of the stationarity hypothesis of yearly solar irradiation data using long-term time series from the GEBA network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. pp.2019 - 936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of surface solar irradiances estimates and forecast under clear-sky conditions from the CAMS McClear model in Benguerir, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima El Alani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alami Merrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLARPACES 2018: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco. pp.190005, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5117702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIM2POWER Project-Translating Climate Data into Energy Supply Adaptation Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using seasonal forecasts for a climate service for the power sector in the CLIM2POWER Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Froehlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Ostermöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate services in support of the energy transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare M Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.14756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECEM climate service: how reanalysis can help energy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto M Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the simulation of the regional photovoltaic power generation in energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Copernicus Climate Change Service ‘European Climatic Energy Mixes’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Goodess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip D Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dorling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of PV Energy in Germany - Benefit from the Substitution of Conventional Power Plants and Local Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Glotzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bofinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS radiation service for solar energy: Exploring the error space with data-driven and spatially resolved methods and service evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Lipponen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Diffuse Sky Radiance with An Affordable and Open-Source All-Sky Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Scientist Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Klosterneuburg, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34726/11416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates on the CAMS Radiation Service v4.6: Validation of the Himawari field of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Rodrigues de Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Photovoltaic Solar Energy Conference and Exhibition (EUPVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMS Radiation Service for solar energy users - how suitable are typical cloud retrieval schemes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological satellite conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Malmo, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach in evaluating the practical economic performance of off-grid storage-less Hybrid Energy System with integrated solar forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/WCPEC-82022-5DV.2.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing climate change impacts in the European and Portuguese power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Meeting on Climate Change Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sensitive is a carbon neutral power sector to climate change? Interplay between hydro, solar and wind for Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Siggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMP-E 2020 – Modelling Climate Neutrality for the European Green Deal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simple and robust probabilistic solar variability analysis based on transition probability between variability classes of sky state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mangione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Heliosat-4 method to three different cloud properties databases for the estimation of the surface downwelling shortwave irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Fokke Meirink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. 16, pp.EMS2019-333, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial and temporal variations of the performance of CAMS Radiation Service and HelioClim-3 databases of surface irradiation in Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. 16, pp.2019 - 729, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Solar Radiation and Photovoltaic Power (Chapter 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Antonio Ruiz-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices Handbook for the Collection and Use of Solar Resource Data for Solar Energy Applications: Third Edition Technical Report NREL/TP-5D00-77635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Robustness and Accuracy in Rooftop PV Estimation: Benchmarking the French TSO's Approach and Physics-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-scale Exploration of the Poor Reliability of Deep Learning Models: the Case of the Remote Sensing of Rooftop Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving cross-site generalisability of vision-based solar forecasting models with physics-informed transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Artificial Intelligence to Improve the Integration of Photovoltaic Energy into the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide solar radiation benchmark of modelled surface irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forstinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Kraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández Peruchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14191,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89D2C6E6"/>
+    <w:nsid w:val="A7BBE72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14422,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-saint-drenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252896505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Shi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7315-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Lezaca Galeano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves&#8208;marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakoula Papachristopoulou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kosmopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Psiloglou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Guthke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dittmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Azam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2022/1132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bloomfield" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brayshaw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Felice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kouroutsidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ioannis Raptis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akriti Masoom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246555" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kosmale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2020/0998" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Baumgartner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gruber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092277" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Staffell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.123" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vogt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Killinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fritz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.053" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartok" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tobin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100138" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lingfors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moraitis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried van Sark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Steiner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ernst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bergmann-Dick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett H. Good" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thieler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2015/0672" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freisinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286805v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bofinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fritz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Good" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288931v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mattera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbranche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.10.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZF9ZHK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zech" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nube Gonzalez-Reviriego" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aldrigo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19306" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues de Miranda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10807" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Roy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hanrieder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bortolami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cordeddu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290142v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-552" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712226v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835812v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835752v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681140v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ischa Wiltink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiel Constantijn van Heerwaarden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fokke Meirink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1248" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379232v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04209985v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17290" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03336828v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-426" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03657663v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghennioui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032744" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390389v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alami Merrouni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117702" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872342v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Froehlich" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Osterm&#246;ller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288924v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glotzbach" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bofinger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458404v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lipponen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458282v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/WCPEC-82022-5DV.2.90" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvado" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangione" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418087v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05288491v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595797v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paletta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Nie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-marie-saint-drenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1471-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252896505" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.de/citations?user=s7I9oVMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asloune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127599" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhi Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7315-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16080949" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Lezaca Galeano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves&#8208;marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500568" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakoula Papachristopoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kosmopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Psiloglou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05016612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113490" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04646664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Augustine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2023/1203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lorenz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Guthke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dittmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Herzberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.111961" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Felice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.2145" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Azam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Betcke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2022/1132" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bloomfield" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Brayshaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troccoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Goodess" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Felice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.09.125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kouroutsidis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Ioannis Raptis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akriti Masoom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246555" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Antonanzas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antonanzas-Torres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.04.019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kosmale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2020/0998" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02899211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-17-143-2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563434v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Baumgartner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gruber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13092277" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113055v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Staffell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.04.123" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Bartok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tobin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2019.100138" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02113798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.03.086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vogt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Killinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie M Bright" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fritz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.06.053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lingfors" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Moraitis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried van Sark" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.051" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01860899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Goodess" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jones" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Penny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-191-2018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01782565v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-51-2018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen K&#246;hler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Steiner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ernst" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bergmann-Dick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.09.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506551v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett H. Good" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Braun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thieler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2015/0672" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freisinger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286805v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bofinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fritz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Good" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.07.024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288931v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mattera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbranche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2004.10.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZF9ZHK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hanrieder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aldrigo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bortolami" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cordeddu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445063v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11133421" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044082v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nube Gonzalez-Reviriego" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19306" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445049v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Zech" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044183v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodrigues de Miranda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10807" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05290142v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-552" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708319v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-496" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835723v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835812v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Ischa Wiltink" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiel Constantijn van Heerwaarden" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fokke Meirink" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-1248" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379232v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379213v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210060v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04209985v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hammer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17290" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03336828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-426" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03657663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113099v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghennioui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0032744" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04453216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alami Merrouni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117702" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Froehlich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Osterm&#246;ller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765941v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Goodess" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D Jones" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583139v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claudel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M Troccoli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583161v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dorling" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288924v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glotzbach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bofinger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lipponen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385520v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34726/11416" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05458282v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04210050v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842923v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/WCPEC-82022-5DV.2.90" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084238v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084239v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fortes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951343v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salvado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mangione" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418087v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291413v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03386017v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Ruiz-Arias" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05288491v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595797v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paletta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Nie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>