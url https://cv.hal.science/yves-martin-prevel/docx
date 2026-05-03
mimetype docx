--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves MARTIN-PREVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-martin-prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4689-7867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18494631X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7637-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE    Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGISTE - NUTRITION PUBLIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETUDES & DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* HDR en Nutrition Publique (2011 - Université Pierre et Marie Curie Paris 6) 					* Doctorat en Santé Publique (2001 - Université Pierre et Marie Curie Paris 6)					* DEA de Statistique et Santé (1988 - Université de Paris XI)					* Certificat d’Études Spéciales de Santé Publique (1988 - Faculté de Médecine de Montpellier)					* DESS de Nutrition et Alimentation dans les Pays en Développement (1986 - Université de Montpellier 2)					* Certificat d'Université de Médecine Tropicale (1984 - Faculté de Médecine de Montpellier)					* Diplôme d’État de Docteur en Médecine (1983 - Faculté de Médecine de Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION et EXPERIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel : DR1 IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Directeur du Département Santé et Sociétés de l’IRD (2016-2023 )					* Conseiller PDG IRD - Communauté de Savoirs « Systèmes Alimentaires Durables » (2020-2023) 					* Membre UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agri-food systems) (2021- ) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DR2 IRD - DU Adjoint UMR 204 « Nutrition et alimentation des populations aux Suds » (2012-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Co-investigateur dans le projet AgriSan Bamako (Agriculture Santé et Nutrition à Bamako et environs) – FSPI – Coord. IRD (+4 partenaires) – (2019-2022)					* Co-investigateur dans le projet MERIEM (Mobiliser les entreprises sahéliennes pour des réponses innovantes et à large échelle contre la malnutrition) – AFD et BMGF – Coord. Gret (+5 partenaires) – (2018-2023)					* Co-investigateur dans le projet KEY (Programme de Renforcement de la Résilience à la Sécurité Alimentaire et Nutritionnelle au Nord Mali) – UE/Confed – Coord. IRD (+2 partenaires) – (2018-2021) 					* Co-investigateur dans le projet NuTWInd (Transition Nutritionnelle aux Antilles Françaises : Interactions entre offre et comportements alimentaires) – ANR – Coord. INRA (+8 partenaires) – (2017-2022) 					* Co-investigateur dans le projet RELAX (Promoting resilience in the African rural households: Food systems at a crossroad) – Cirad, Gret, INERA, IRSAT, IRD (2016-2020)					* Co-investigateur dans le projet « Comparative Study of Targeting Methods Used to Identify Poorest Households in the Cercle of Gao, Mali, 2016 » – IRD, ECHO, Banque Mondiale (2016-2018)					* Responsable du volet « Nutrition » du projet ‘SALIMA’ (Sécurité alimentaire des individus des ménages agricoles), financé dans le cadre du méta-programme INRA-CIRAD « GloFoodS » (Global Food Security) (2015-2017)					* Co-investigateur dans le projet « Évaluation de l’Impact du Projet d’Urgence De Filets Sociaux «Jigisèmèjiri» - IFPRI, IRD, Gouverment du Mali, Banque Mondiale (2015-2019)					* Co-PI « Transferts monétaires Kara-Savanes » au Togo - IRD, IFPRI, UNICEF, B.Mondiale (2014-2017)					* Co-investigateur dans le projet « MEDINA » (Promotion de systèmes alimentaires durables en Méditerranée pour la nutrition et la santé) – ANR – ( INRA,IRD,CIRAD,SupAgro,AMU,INNTA,INAT,CIHEAM,Bioversity,Agropolis) (2013-2017 )					* Co-PI « Cash for Nutrition Awareness » au Mali - IRD, IFPRI, PAM, UNICEF (2013-2017)					* PI « Women Dietary Diversity Project – 2 » - IRD, FAO, HarvestPlus (2013-2017)					* Responsable du volet ‘Nutrition’ dans le programme « RECIPAL » (Impact du paludisme précoce avant et pendant la grossesse sur la croissance fœtale au Bénin) - ANR Jeune Chercheur (V. Briand, UMR 216 Merit) (2013-2019)					* Co-investigateur dans le projet « Les relations entre la production agricole et l’alimentation au sein des ménages agricoles en Afrique de l’Ouest » - Cirad et Université de Montpellier (2012-2016) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD - UR 106 « Nutrition, Alimentation, Sociétés » (2001-2010) puis UMR 204 « Nutripass » (2011-2014) – Responsable Équipe « Nutrition Publique » - Burkina Faso 2001-2008, puis Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Responsable WP ‘Nutrition’ dans le programme « TOLIMMUNPAL » (Développement de la tolérance immunitaire associée au paludisme) ; ANR 2010-PRSP-012-02 ; (IRD UMR 216 + nombreux partenaires) (2010-2014)					* PI « Étude de la consommation alimentaire et du statut nutritionnel en fer dans les provinces rurales du Sourou et du Sanguié au Burkina Faso » ; collaboration IRD, IRSS et IFPRI-HarvestPlus (2010-2012)					* Coordination du programme « Vulnérabilité Alimentaire en Milieu Urbain » (VAMU) au Burkina Faso ; collaboration IRD, Direction de la Nutrition, UNICEF (2009-2011) 					* PI des recherches évaluatives sur les distributions de coupons alimentaires mis en place après la hausse des prix alimentaires de 2007/2008 (Ouagadougou, Dakar, Ziguinchor) ; collaboration IRD-PAM (2008-2011)					* Responsable du programme « Nutrition Sécurité Alimentaire et Politiques Publiques au Sahel » (NUSAPSS) (2005-2008)					* PI du « Women Dietary Diversity Project » (WDDP) au Burkina Faso ; collaboration IRD, AED-FANTA, IFPRI (2007)					* Responsable du volet ‘Nutrition’ dans le programme « PALNOURGENENV » (Survenue des premières infections palustres chez le nouveau-né) ; ANR 2010-SEST-040-01 ; collaboration avec IRD UMR 216  (2006-2009)					* PI du programme « Épidémiologie du Retard de Croissance Intra-Utérin et stratégies d’intervention »; collaboration IRD, IRSS, CNRFP, IRD-UMR216  (2003-2005). 					* Responsable du volet ‘Nutrition’ du programme « Vulnérabilité Alimentaire et Sécurité Nutritionnelle dans une zone climatiquement sensible de l’Est du Burkina Faso »; IRD, Université de Ouagadougou, IRSS (2001-2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD – GP 52 « Conditions d’amélioration des situations nutritionnelles » - Montpellier (1997-2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR2 puis CR1 à l'ORSTOM – UR 44 « Nutrition » - Brazzaville (1992-1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Épidémiologiste Centre International de Recherches Médicales, Franceville (CIRMF), Gabon (1988-1992)  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant de Recherche à l'INSERM, U170 (&amp;quot;Environnement et Santé&amp;quot;) – Villejuif (1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecin Coordinateur d'un Programme de Développement Sanitaire basé sur les Soins de Santé Primaire pour l’ONG « Entraide médicale Internationale » - Oussouye, Sénégal (1985-1987)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS au 01/08/2023 (ORCID = 0000-0002-4689-7867 / Researcher ID = E-7637-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* 112 articles scientifiques dans revues à comité de lecture ; h-index WoS = 32 (10203 citations) ; h-index GS = 36					* 214 communications (donc 18 invitées) dans congrès, réunions techniques et colloques internationaux et nationaux					* 28 rapports techniques édités et diffusés, 38 rapports d’études pour organisations internationales 					* 1 ouvrage en coordination, 1 ouvrage en co-auteur, 13 chapitres d’ouvrage </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENSEIGNEMENT ET FORMATION **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Encadrement de jeunes chercheurs					* Direction (n=4), codirection (n=5) ou coencadrement (n=8) de thèses (dont 11 doctorants du Sud)					* Encadrement de 60 stages de niveau Master 2 et 20 stages de Master 1 					* Enseignements (environ 60 heures ETD par an – jusqu’en 2017)					* Resp. Parcours « Nutrition Internationale » au sein du Master « Nutrition et Sciences des Aliments » (U. Montpellier)					* Coresponsable UE « Santé internationale » au sein du Master 2 « Santé publique et épidémiologie » (Paris 6)					* Enseignements dans deux mastères spécialisés (Pasteur/CNAM/EHESP, Paris ; SupAgro, Montpellier) ; deux M2 (Paris Sud ; AMU), un M1 (U. Toulouse), un DU (Montpellier 1) ; Ing 2ème année (SupAgro Montpellier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES D’EXPERTISE ET DE COOPERATION INTERNATIONALE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité de pilotage du MEAE pour la rédaction de la stratégie française en santé mondiale (2022-2023) 					* One Sustainable Health Forum – Member of the International Working Group #2 “Towards sustainable food and nutrition” (2021-2023) https://www.onesustainablehealth.com/fr/les-groupes-internationaux 					* MEAE: groupe nutrition du GISA (Groupe Intersectoriel Sécurité Alimentaire) (2010- )					* Membre du Groupe Référent du MEAE pour l’évaluation de l’Aide Alimentaire Programmée de la France (2021-2022) 					* Membre du Comité de Suivi du PNNS 4 (Programme National Nutrition Santé, 2019-2023)					* Expert in the technical advisory group for the Multi-Country Study to refine the Minimum Dietary Diversity Women Data Collection Tool – FAO/GMZ/EU (2017-2021) https://www.fao.org/nutrition/assessment/tools/minimum-dietary-diversity-women/en/ 					* Member of the UNITLIFE Technical Review Committee for assessing Projects proposals (June 2021) https://www.unitlife.org/ 					* Member of the Expert Advisory Group to the NIPN (National Information Platforms for Nutrition) initiative (2016-2021) (http://www.agropolis.org/pdf/news/NIPN-flyer.pdf) 					* Member of the Technical Advisory Committee of the COMPACT2025 initiative led by IFPRI (2015-2020) (http://www.compact2025.org/about-compact2025/governance/technical-advisory-committee/)					* SUN Movement of the UN - Member of the MEAL (Monitoring Evaluation Accountability & Learning) Advisory Group (2017-2020) https://scalingupnutrition.org/progress-impact/monitoring-evaluation-accountability-and-learning-meal/  					* Member of the « Nutrition Advisory Service » of the European Commission (2009-2019) (file:///C:/Users/prevel/Downloads/leaflet_nas.pdf)					* Member of the Independent Expert Group of the Global Nutrition Report (2014-2017) (http://globalnutritionreport.org/governance/ieg/)					* Expert in the technical advisory group for INDDEX (International Dietary Data Expansion Project) (2015-2019) (http://inddex.nutrition.tufts.edu/technical-advisory-group) 					* Expert in the technical advisory group for IANDA (Generating accessible indicators for affordable and nutritious diets in Africa) (2015-2018) (http://ianda.nutrition.tufts.edu/team)					* Expertise collective IRD « Alimentation et nutrition dans les Régions d’Outre-mer » (2018-2019) https://www.editions.ird.fr/produit/574/9782709927215/alimentation-et-nutrition-dans-les-departements-et-regions-d-outre-mer-food-and-nutrition-in-the-french-overseas-departments-and-regions 					* Expertise collégiale IRD « Ménages et crises » (1996-1997) 					* Expertises individuelles pour : OMS, UNICEF, FAO, PAM, Bioversity, Action Contre la Faim, Banque mondiale 					* Assemblée Nationale Française: audition parlementaire sur la prise en compte de la nutrition dans l’aide au développement de la France (Novembre 2015); puis animation du colloque « Lutte contre la sous-nutrition : bâtir une ambition française dans le contexte des Objectifs de Développement Durable » (juin 2016). (http://www.generation-nutrition.fr/wp-content/uploads/2016/07/AFD-Conf%C3%A9rence-sous-nutrition-09-06-2016_JD_SE_YMP-Copie.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSTANCES D’ANIMATION SCIENTIFIQUE ET PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité Editorial de la Revue d’Epidémiologie et de Santé Publique (2008- ) – Éditeur en chef associé (2013- )					* Associate Editor for BMC Public Health (2018-2020)					* Révisions d’articles (pour plus de 25 journaux internationaux)					* Comités scientifiques de congrès internationaux et nationaux (n=11)					* Jurys de thèse internationaux (n=7), nationaux (n=12) et d’HDR (n=2)					* Membre élu de la CSS3 de l’IRD « Sciences des systèmes écologiques » (mandature 2003-2007)					* Membre de plusieurs sociétés savantes : SISN (The Society for Implementation Science in Nutrition ; depuis 2017) - WPHNA (World Public Health Nutrition Association ; depuis 2015) - EPITER (Épidémiologistes de Terrain ; depuis 2006 - Elu au CA 2011-2017) - SFSP (Société Française de Santé Publique ; depuis 1998) - SFN (Société Française de Nutrition ; depuis 1994) - ADELF (Association des Épidémiologistes de Langue Française ; depuis 1988 – Élu au CA 2012-2016). </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION ET TRANSFERTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Conseil scientifique pour mise au point et évaluation d’interventions nutritionnelles (GRET, Action Contre la Faim)					* Vulgarisation : conférences (13) et publications (11) pour le grand public, apparition dans les médias (n=33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Chevalier de la Légion d’Honneur (01/01/2021)					* Prix de la meilleure communication orale : Congrès de la Société Française de Santé Publique (2017)					* Prix Laurence Vergne de la recherche pour le développement (thèse de Mathilde Savy - dir. YMP – 2008)					* Bourses d’études de la Fondation Pierre Louis pour l’Epidémiologie (Fondation de France) et de la Fondation pour la Recherche Médicale pour suivre le DEA de l’Université de Paris 11 en Statistique et Santé (1987/1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Français (langue maternelle) - English (fluent) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the invisible visible: Data, leadership, and the future of public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579139251361786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05226805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hounkonnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312840. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles T Hanley-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemayehu Argaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of sugar sweetened beverages among children and adolescents in 185 countries between 1990 and 2018: population based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ - British Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (8438), pp.e079234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj-2024-079234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowell Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403 (10431), pp.1027-1050. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of excluding adverse neonatal outcomes on the creation of gestational weight gain charts among women from low- and middle-income countries with normal and overweight BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Rangel Bousquet Carrilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hutcheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaie Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (6), pp.1465-1474. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s and adolescents’ rising animal-source food intakes in 1990–2018 were impacted by age, region, parental education and urbanicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (4), pp.305-319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-023-00731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of food portion sizes in women of childbearing age and young children in Ouagadougou (Burkina Faso) using a food photography atlas and salted replicas: comparison with weighed records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome W Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann B Lanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séni Kouanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291375. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminishing benefits of urban living for growth and development of school-aged children and adolescents in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Bixby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7954), pp.874-883. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident type 2 diabetes attributable to suboptimal diet in 184 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan O’hearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, regional, and national consumption of animal-source foods between 1990 and 2018: findings from the Global Dietary Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Planetary Health </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e243-e256. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2542-5196(21)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of women’s dietary diversity and food supply: a cohort study in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kouamé Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.2475-2487. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980021004171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une communauté de pratique sur la recherche interventionnelle en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.211.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous contributions of change in population distribution of body mass index to change in obesity and underweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lc Iurilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carrillo-Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (e60060), 35 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.60060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1659-1672. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03159901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREZODE: preventing zoonotic disease emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10276), pp.792-793. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00265-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement based on the 4 TH international conference on global food security – December 2020: Challenges for a disruptive research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Avermaete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.100554. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between dietary diversity and indicators of agricultural biodiversity in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.329-349. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-020-01137-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03127240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an unconditional cash transfer program targeting children's first-1,000-days linear growth in rural Togo: A cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. A. Djossinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fanou-Fogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwidge Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e12906. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height and body-mass index trajectories of school-aged children and adolescents from 1985 to 2019 in 200 countries and territories: a pooled analysis of 2181 population-based studies with 65 million participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bentham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Paciorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10261), pp.1511-1524. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)31859-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Process and Impact Evaluation of a “Cash-Plus” Program: The Value of Using a Participatory Program Impact Pathway Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pack Douti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzaa099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Dietary Diversity in Pregnant Women: Relative Validity of the List-Based and Open Recall Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purnima Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Impact Pathway Analysis Reveals Implementation Challenges that Limited the Incentive Value of Conditional Cash Transfers Aimed at Improving Maternal and Child Health Care Use in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Zongrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.nzz084. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of use and interpretation of dietary diversity indicators in nutrition- sensitive agriculture literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of malaria in the first trimester of pregnancy on poor maternal and birth outcomes in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciy1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum dietary diversity among women of reproductive age in urban Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kayikatire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional cash transfer and/or lipid-based nutrient supplement targeting the first 1000 d of life increased attendance at preventive care services but did not improve linear growth in young children in rural Mali: results of a cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanimoune Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (6), pp.1476-1490. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minimum Dietary Diversity for Women of Reproductive Age (MDD-W) Indicator Is Related to Household Food Insecurity and Farm Production Diversity : Evidence from Rural Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamké Ezoua Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.nzz002. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.e019014. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in body-mass index, underweight, overweight, and obesity from 1975 to 2016: a pooled analysis of 2416 population-based measurement studies in 128·9 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandra Abarca-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargar Abdul Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Abu-Rmeileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Acosta-Cazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32129-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dichotomous indicator for population-level assessment of dietary diversity in women of reproductive age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Arimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Wiesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.cdn.117.001701. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/cdn.117.001701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory on the dietary assessment tools available and needed in africa: a prerequisite for setting up a common methodological research infrastructure for nutritional surveillance, research, and prevention of diet-related non-communicable diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrie Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Vorster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Friedenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.37-61. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.981630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04748596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of trends in adult human height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mariachiara Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Gretchen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixby Honor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.e13410. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting vulnerable households in urban Burkina Faso: effectiveness of geographical criteria but not of proxy-means testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perenze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.573-581. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapol/czv104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propensity score to match exposed and unexposed groups when evaluating a food voucher programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annals of Nutrition and Metabolism, Suppl. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns of adults living in Ouagadougou and their association with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-9-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are dietary diversity scores related to the socio-economic and anthropometric status of women living in an urban area in Burkina Faso?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hb Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980007000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dietary diversity in rural Burkina Faso: comparison of a 1-day and a 3-day dietary recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980007219627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs à l'action : vulnérabilité alimentaire et situation nutritionnelle en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.443-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid content and essential fatty acid (EFA) composition of mature Congolese breast milk are influenced by mothers' nutritional status: Impact on infants' EFA supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity indicators and their associations with nutritional adequacy of the diet and health outcomes – a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on diet &amp; activity methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04525794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilités alimentaires, niveaux de risque apparent et état nutritionnel en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier International "Voies alimentaires d'amélioration des situations nutritionnelles en Afrique de l'Ouest : Le rôle des technologues alimentaires et des nutritionnistes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p. + clé USB, 2020, Expertise collective, 978-2-7099-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes alimentaires dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.130-133, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable food systems in the Global South(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.134-137, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’alcool et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méjean, C., Debussche, X., Martin-Prével, Y., Réquillart, V., Soler, L., &amp; Tibère, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Alimentation et nutrition dans les régions d’Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.388-406, 2020, 9782709927208. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.37167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique – Méditerranée – Europe : pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Ferroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy diet metrics: a suitability assessment of indicators for global and national monitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Frongillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Heath Organization; UNICEF; FAO. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves MARTIN-PREVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-martin-prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4689-7867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18494631X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7637-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE    Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGISTE - NUTRITION PUBLIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETUDES & DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* HDR en Nutrition Publique (2011 - Université Pierre et Marie Curie Paris 6) 					* Doctorat en Santé Publique (2001 - Université Pierre et Marie Curie Paris 6)					* DEA de Statistique et Santé (1988 - Université de Paris XI)					* Certificat d’Études Spéciales de Santé Publique (1988 - Faculté de Médecine de Montpellier)					* DESS de Nutrition et Alimentation dans les Pays en Développement (1986 - Université de Montpellier 2)					* Certificat d'Université de Médecine Tropicale (1984 - Faculté de Médecine de Montpellier)					* Diplôme d’État de Docteur en Médecine (1983 - Faculté de Médecine de Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION et EXPERIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel : DR1 IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Directeur du Département Santé et Sociétés de l’IRD (2016-2023 )					* Conseiller PDG IRD - Communauté de Savoirs « Systèmes Alimentaires Durables » (2020-2023) 					* Membre UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agri-food systems) (2021- ) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DR2 IRD - DU Adjoint UMR 204 « Nutrition et alimentation des populations aux Suds » (2012-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Co-investigateur dans le projet AgriSan Bamako (Agriculture Santé et Nutrition à Bamako et environs) – FSPI – Coord. IRD (+4 partenaires) – (2019-2022)					* Co-investigateur dans le projet MERIEM (Mobiliser les entreprises sahéliennes pour des réponses innovantes et à large échelle contre la malnutrition) – AFD et BMGF – Coord. Gret (+5 partenaires) – (2018-2023)					* Co-investigateur dans le projet KEY (Programme de Renforcement de la Résilience à la Sécurité Alimentaire et Nutritionnelle au Nord Mali) – UE/Confed – Coord. IRD (+2 partenaires) – (2018-2021) 					* Co-investigateur dans le projet NuTWInd (Transition Nutritionnelle aux Antilles Françaises : Interactions entre offre et comportements alimentaires) – ANR – Coord. INRA (+8 partenaires) – (2017-2022) 					* Co-investigateur dans le projet RELAX (Promoting resilience in the African rural households: Food systems at a crossroad) – Cirad, Gret, INERA, IRSAT, IRD (2016-2020)					* Co-investigateur dans le projet « Comparative Study of Targeting Methods Used to Identify Poorest Households in the Cercle of Gao, Mali, 2016 » – IRD, ECHO, Banque Mondiale (2016-2018)					* Responsable du volet « Nutrition » du projet ‘SALIMA’ (Sécurité alimentaire des individus des ménages agricoles), financé dans le cadre du méta-programme INRA-CIRAD « GloFoodS » (Global Food Security) (2015-2017)					* Co-investigateur dans le projet « Évaluation de l’Impact du Projet d’Urgence De Filets Sociaux «Jigisèmèjiri» - IFPRI, IRD, Gouverment du Mali, Banque Mondiale (2015-2019)					* Co-PI « Transferts monétaires Kara-Savanes » au Togo - IRD, IFPRI, UNICEF, B.Mondiale (2014-2017)					* Co-investigateur dans le projet « MEDINA » (Promotion de systèmes alimentaires durables en Méditerranée pour la nutrition et la santé) – ANR – ( INRA,IRD,CIRAD,SupAgro,AMU,INNTA,INAT,CIHEAM,Bioversity,Agropolis) (2013-2017 )					* Co-PI « Cash for Nutrition Awareness » au Mali - IRD, IFPRI, PAM, UNICEF (2013-2017)					* PI « Women Dietary Diversity Project – 2 » - IRD, FAO, HarvestPlus (2013-2017)					* Responsable du volet ‘Nutrition’ dans le programme « RECIPAL » (Impact du paludisme précoce avant et pendant la grossesse sur la croissance fœtale au Bénin) - ANR Jeune Chercheur (V. Briand, UMR 216 Merit) (2013-2019)					* Co-investigateur dans le projet « Les relations entre la production agricole et l’alimentation au sein des ménages agricoles en Afrique de l’Ouest » - Cirad et Université de Montpellier (2012-2016) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD - UR 106 « Nutrition, Alimentation, Sociétés » (2001-2010) puis UMR 204 « Nutripass » (2011-2014) – Responsable Équipe « Nutrition Publique » - Burkina Faso 2001-2008, puis Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Responsable WP ‘Nutrition’ dans le programme « TOLIMMUNPAL » (Développement de la tolérance immunitaire associée au paludisme) ; ANR 2010-PRSP-012-02 ; (IRD UMR 216 + nombreux partenaires) (2010-2014)					* PI « Étude de la consommation alimentaire et du statut nutritionnel en fer dans les provinces rurales du Sourou et du Sanguié au Burkina Faso » ; collaboration IRD, IRSS et IFPRI-HarvestPlus (2010-2012)					* Coordination du programme « Vulnérabilité Alimentaire en Milieu Urbain » (VAMU) au Burkina Faso ; collaboration IRD, Direction de la Nutrition, UNICEF (2009-2011) 					* PI des recherches évaluatives sur les distributions de coupons alimentaires mis en place après la hausse des prix alimentaires de 2007/2008 (Ouagadougou, Dakar, Ziguinchor) ; collaboration IRD-PAM (2008-2011)					* Responsable du programme « Nutrition Sécurité Alimentaire et Politiques Publiques au Sahel » (NUSAPSS) (2005-2008)					* PI du « Women Dietary Diversity Project » (WDDP) au Burkina Faso ; collaboration IRD, AED-FANTA, IFPRI (2007)					* Responsable du volet ‘Nutrition’ dans le programme « PALNOURGENENV » (Survenue des premières infections palustres chez le nouveau-né) ; ANR 2010-SEST-040-01 ; collaboration avec IRD UMR 216  (2006-2009)					* PI du programme « Épidémiologie du Retard de Croissance Intra-Utérin et stratégies d’intervention »; collaboration IRD, IRSS, CNRFP, IRD-UMR216  (2003-2005). 					* Responsable du volet ‘Nutrition’ du programme « Vulnérabilité Alimentaire et Sécurité Nutritionnelle dans une zone climatiquement sensible de l’Est du Burkina Faso »; IRD, Université de Ouagadougou, IRSS (2001-2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD – GP 52 « Conditions d’amélioration des situations nutritionnelles » - Montpellier (1997-2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR2 puis CR1 à l'ORSTOM – UR 44 « Nutrition » - Brazzaville (1992-1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Épidémiologiste Centre International de Recherches Médicales, Franceville (CIRMF), Gabon (1988-1992)  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant de Recherche à l'INSERM, U170 (&amp;quot;Environnement et Santé&amp;quot;) – Villejuif (1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecin Coordinateur d'un Programme de Développement Sanitaire basé sur les Soins de Santé Primaire pour l’ONG « Entraide médicale Internationale » - Oussouye, Sénégal (1985-1987)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS au 01/08/2023 (ORCID = 0000-0002-4689-7867 / Researcher ID = E-7637-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* 112 articles scientifiques dans revues à comité de lecture ; h-index WoS = 32 (10203 citations) ; h-index GS = 36					* 214 communications (donc 18 invitées) dans congrès, réunions techniques et colloques internationaux et nationaux					* 28 rapports techniques édités et diffusés, 38 rapports d’études pour organisations internationales 					* 1 ouvrage en coordination, 1 ouvrage en co-auteur, 13 chapitres d’ouvrage </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENSEIGNEMENT ET FORMATION **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Encadrement de jeunes chercheurs					* Direction (n=4), codirection (n=5) ou coencadrement (n=8) de thèses (dont 11 doctorants du Sud)					* Encadrement de 60 stages de niveau Master 2 et 20 stages de Master 1 					* Enseignements (environ 60 heures ETD par an – jusqu’en 2017)					* Resp. Parcours « Nutrition Internationale » au sein du Master « Nutrition et Sciences des Aliments » (U. Montpellier)					* Coresponsable UE « Santé internationale » au sein du Master 2 « Santé publique et épidémiologie » (Paris 6)					* Enseignements dans deux mastères spécialisés (Pasteur/CNAM/EHESP, Paris ; SupAgro, Montpellier) ; deux M2 (Paris Sud ; AMU), un M1 (U. Toulouse), un DU (Montpellier 1) ; Ing 2ème année (SupAgro Montpellier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES D’EXPERTISE ET DE COOPERATION INTERNATIONALE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité de pilotage du MEAE pour la rédaction de la stratégie française en santé mondiale (2022-2023) 					* One Sustainable Health Forum – Member of the International Working Group #2 “Towards sustainable food and nutrition” (2021-2023) https://www.onesustainablehealth.com/fr/les-groupes-internationaux 					* MEAE: groupe nutrition du GISA (Groupe Intersectoriel Sécurité Alimentaire) (2010- )					* Membre du Groupe Référent du MEAE pour l’évaluation de l’Aide Alimentaire Programmée de la France (2021-2022) 					* Membre du Comité de Suivi du PNNS 4 (Programme National Nutrition Santé, 2019-2023)					* Expert in the technical advisory group for the Multi-Country Study to refine the Minimum Dietary Diversity Women Data Collection Tool – FAO/GMZ/EU (2017-2021) https://www.fao.org/nutrition/assessment/tools/minimum-dietary-diversity-women/en/ 					* Member of the UNITLIFE Technical Review Committee for assessing Projects proposals (June 2021) https://www.unitlife.org/ 					* Member of the Expert Advisory Group to the NIPN (National Information Platforms for Nutrition) initiative (2016-2021) (http://www.agropolis.org/pdf/news/NIPN-flyer.pdf) 					* Member of the Technical Advisory Committee of the COMPACT2025 initiative led by IFPRI (2015-2020) (http://www.compact2025.org/about-compact2025/governance/technical-advisory-committee/)					* SUN Movement of the UN - Member of the MEAL (Monitoring Evaluation Accountability & Learning) Advisory Group (2017-2020) https://scalingupnutrition.org/progress-impact/monitoring-evaluation-accountability-and-learning-meal/  					* Member of the « Nutrition Advisory Service » of the European Commission (2009-2019) (file:///C:/Users/prevel/Downloads/leaflet_nas.pdf)					* Member of the Independent Expert Group of the Global Nutrition Report (2014-2017) (http://globalnutritionreport.org/governance/ieg/)					* Expert in the technical advisory group for INDDEX (International Dietary Data Expansion Project) (2015-2019) (http://inddex.nutrition.tufts.edu/technical-advisory-group) 					* Expert in the technical advisory group for IANDA (Generating accessible indicators for affordable and nutritious diets in Africa) (2015-2018) (http://ianda.nutrition.tufts.edu/team)					* Expertise collective IRD « Alimentation et nutrition dans les Régions d’Outre-mer » (2018-2019) https://www.editions.ird.fr/produit/574/9782709927215/alimentation-et-nutrition-dans-les-departements-et-regions-d-outre-mer-food-and-nutrition-in-the-french-overseas-departments-and-regions 					* Expertise collégiale IRD « Ménages et crises » (1996-1997) 					* Expertises individuelles pour : OMS, UNICEF, FAO, PAM, Bioversity, Action Contre la Faim, Banque mondiale 					* Assemblée Nationale Française: audition parlementaire sur la prise en compte de la nutrition dans l’aide au développement de la France (Novembre 2015); puis animation du colloque « Lutte contre la sous-nutrition : bâtir une ambition française dans le contexte des Objectifs de Développement Durable » (juin 2016). (http://www.generation-nutrition.fr/wp-content/uploads/2016/07/AFD-Conf%C3%A9rence-sous-nutrition-09-06-2016_JD_SE_YMP-Copie.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSTANCES D’ANIMATION SCIENTIFIQUE ET PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité Editorial de la Revue d’Epidémiologie et de Santé Publique (2008- ) – Éditeur en chef associé (2013- )					* Associate Editor for BMC Public Health (2018-2020)					* Révisions d’articles (pour plus de 25 journaux internationaux)					* Comités scientifiques de congrès internationaux et nationaux (n=11)					* Jurys de thèse internationaux (n=7), nationaux (n=12) et d’HDR (n=2)					* Membre élu de la CSS3 de l’IRD « Sciences des systèmes écologiques » (mandature 2003-2007)					* Membre de plusieurs sociétés savantes : SISN (The Society for Implementation Science in Nutrition ; depuis 2017) - WPHNA (World Public Health Nutrition Association ; depuis 2015) - EPITER (Épidémiologistes de Terrain ; depuis 2006 - Elu au CA 2011-2017) - SFSP (Société Française de Santé Publique ; depuis 1998) - SFN (Société Française de Nutrition ; depuis 1994) - ADELF (Association des Épidémiologistes de Langue Française ; depuis 1988 – Élu au CA 2012-2016). </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION ET TRANSFERTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Conseil scientifique pour mise au point et évaluation d’interventions nutritionnelles (GRET, Action Contre la Faim)					* Vulgarisation : conférences (13) et publications (11) pour le grand public, apparition dans les médias (n=33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Chevalier de la Légion d’Honneur (01/01/2021)					* Prix de la meilleure communication orale : Congrès de la Société Française de Santé Publique (2017)					* Prix Laurence Vergne de la recherche pour le développement (thèse de Mathilde Savy - dir. YMP – 2008)					* Bourses d’études de la Fondation Pierre Louis pour l’Epidémiologie (Fondation de France) et de la Fondation pour la Recherche Médicale pour suivre le DEA de l’Université de Paris 11 en Statistique et Santé (1987/1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Français (langue maternelle) - English (fluent) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the invisible visible: Data, leadership, and the future of public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579139251361786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05226805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hounkonnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312840. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles T Hanley-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemayehu Argaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of sugar sweetened beverages among children and adolescents in 185 countries between 1990 and 2018: population based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ - British Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (8438), pp.e079234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj-2024-079234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowell Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403 (10431), pp.1027-1050. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of excluding adverse neonatal outcomes on the creation of gestational weight gain charts among women from low- and middle-income countries with normal and overweight BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Rangel Bousquet Carrilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hutcheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaie Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (6), pp.1465-1474. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s and adolescents’ rising animal-source food intakes in 1990–2018 were impacted by age, region, parental education and urbanicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (4), pp.305-319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-023-00731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of food portion sizes in women of childbearing age and young children in Ouagadougou (Burkina Faso) using a food photography atlas and salted replicas: comparison with weighed records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome W Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann B Lanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séni Kouanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291375. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminishing benefits of urban living for growth and development of school-aged children and adolescents in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Bixby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7954), pp.874-883. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident type 2 diabetes attributable to suboptimal diet in 184 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan O’hearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, regional, and national consumption of animal-source foods between 1990 and 2018: findings from the Global Dietary Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Planetary Health </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e243-e256. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2542-5196(21)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of women’s dietary diversity and food supply: a cohort study in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kouamé Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.2475-2487. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980021004171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREZODE: preventing zoonotic disease emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10276), pp.792-793. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00265-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une communauté de pratique sur la recherche interventionnelle en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.211.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous contributions of change in population distribution of body mass index to change in obesity and underweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lc Iurilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carrillo-Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (e60060), 35 p. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.60060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1659-1672. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03159901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement based on the 4 TH international conference on global food security – December 2020: Challenges for a disruptive research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Avermaete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.100554. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between dietary diversity and indicators of agricultural biodiversity in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.329-349. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-020-01137-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03127240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height and body-mass index trajectories of school-aged children and adolescents from 1985 to 2019 in 200 countries and territories: a pooled analysis of 2181 population-based studies with 65 million participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bentham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Paciorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10261), pp.1511-1524. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)31859-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an unconditional cash transfer program targeting children's first-1,000-days linear growth in rural Togo: A cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. A. Djossinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fanou-Fogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwidge Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e12906. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Process and Impact Evaluation of a “Cash-Plus” Program: The Value of Using a Participatory Program Impact Pathway Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pack Douti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzaa099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Dietary Diversity in Pregnant Women: Relative Validity of the List-Based and Open Recall Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purnima Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Impact Pathway Analysis Reveals Implementation Challenges that Limited the Incentive Value of Conditional Cash Transfers Aimed at Improving Maternal and Child Health Care Use in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Zongrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.nzz084. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minimum Dietary Diversity for Women of Reproductive Age (MDD-W) Indicator Is Related to Household Food Insecurity and Farm Production Diversity : Evidence from Rural Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamké Ezoua Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.nzz002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of use and interpretation of dietary diversity indicators in nutrition- sensitive agriculture literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of malaria in the first trimester of pregnancy on poor maternal and birth outcomes in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciy1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum dietary diversity among women of reproductive age in urban Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kayikatire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional cash transfer and/or lipid-based nutrient supplement targeting the first 1000 d of life increased attendance at preventive care services but did not improve linear growth in young children in rural Mali: results of a cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanimoune Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (6), pp.1476-1490. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.e019014. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in body-mass index, underweight, overweight, and obesity from 1975 to 2016: a pooled analysis of 2416 population-based measurement studies in 128·9 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandra Abarca-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargar Abdul Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Abu-Rmeileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Acosta-Cazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32129-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dichotomous indicator for population-level assessment of dietary diversity in women of reproductive age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Arimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Wiesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.cdn.117.001701. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/cdn.117.001701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory on the dietary assessment tools available and needed in africa: a prerequisite for setting up a common methodological research infrastructure for nutritional surveillance, research, and prevention of diet-related non-communicable diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrie Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Vorster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Friedenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.37-61. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.981630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04748596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of trends in adult human height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mariachiara Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Gretchen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixby Honor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.e13410. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting vulnerable households in urban Burkina Faso: effectiveness of geographical criteria but not of proxy-means testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perenze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.573-581. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapol/czv104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propensity score to match exposed and unexposed groups when evaluating a food voucher programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annals of Nutrition and Metabolism, Suppl. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns of adults living in Ouagadougou and their association with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-9-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are dietary diversity scores related to the socio-economic and anthropometric status of women living in an urban area in Burkina Faso?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hb Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980007000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dietary diversity in rural Burkina Faso: comparison of a 1-day and a 3-day dietary recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980007219627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs à l'action : vulnérabilité alimentaire et situation nutritionnelle en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.443-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid content and essential fatty acid (EFA) composition of mature Congolese breast milk are influenced by mothers' nutritional status: Impact on infants' EFA supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity indicators and their associations with nutritional adequacy of the diet and health outcomes – a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on diet &amp; activity methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04525794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilités alimentaires, niveaux de risque apparent et état nutritionnel en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier International "Voies alimentaires d'amélioration des situations nutritionnelles en Afrique de l'Ouest : Le rôle des technologues alimentaires et des nutritionnistes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p. + clé USB, 2020, Expertise collective, 978-2-7099-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes alimentaires dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.130-133, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable food systems in the Global South(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.134-137, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’alcool et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méjean, C., Debussche, X., Martin-Prével, Y., Réquillart, V., Soler, L., &amp; Tibère, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Alimentation et nutrition dans les régions d’Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.388-406, 2020, 9782709927208. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.37167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique – Méditerranée – Europe : pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Ferroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy diet metrics: a suitability assessment of indicators for global and national monitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Frongillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Heath Organization; UNICEF; FAO. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5850690B"/>
+    <w:nsid w:val="C7A55D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-martin-prevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4689-7867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18494631X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7637-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05226805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ch&#234;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giorgi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579139251361786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lara-Castor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Micha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Cudhea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilin Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2024-079234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Webb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reedy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00731-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Bixby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05772-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan O&#8217;hearn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02278-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(21)00352-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233; Koffi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021004171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0127" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lc Iurilli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carrillo-Larco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sophiea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00265-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Avermaete" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fanzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03127240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-020-01137-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kameli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paciorek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31859-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pack Douti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Perrotin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa099" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04880360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hong Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Mai Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Menon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Zongrone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri J Ballard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.02.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827420v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Custodio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kayikatire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12897" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740589v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adubra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanimoune Mahamadou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamk&#233; Ezoua Kodjo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Abarca-G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdeen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargar Abdul Hamid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Abu-Rmeileh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Acosta-Cazares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32129-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arimond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allemand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wiesmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001701" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentham James" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mariachiara Di" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Gretchen A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Bin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixby Honor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13410" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perenze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czv104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amouzou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Becquey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Danel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B Dabir&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Tapsoba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-9-13" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Traissac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hb Dabir&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980007000043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delpeuch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980007219627" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocquelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapsoba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbemba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moiti-Maizi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.37167" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ferroukhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliouat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coates" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Frongillo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-martin-prevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4689-7867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18494631X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7637-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05226805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ch&#234;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giorgi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579139251361786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lara-Castor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Micha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Cudhea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilin Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2024-079234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Webb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reedy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00731-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Bixby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05772-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan O&#8217;hearn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02278-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(21)00352-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233; Koffi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021004171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00265-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0127" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lc Iurilli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carrillo-Larco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sophiea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Avermaete" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fanzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03127240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-020-01137-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paciorek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31859-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kameli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003388" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pack Douti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Perrotin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa099" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04880360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hong Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Mai Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Menon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Zongrone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adubra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamk&#233; Ezoua Kodjo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri J Ballard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.02.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Custodio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kayikatire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12897" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanimoune Mahamadou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz238" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Abarca-G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdeen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargar Abdul Hamid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Abu-Rmeileh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Acosta-Cazares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32129-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arimond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allemand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wiesmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001701" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentham James" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mariachiara Di" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Gretchen A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Bin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixby Honor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13410" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perenze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czv104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amouzou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Becquey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Danel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B Dabir&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Tapsoba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-9-13" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Traissac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hb Dabir&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980007000043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delpeuch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980007219627" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocquelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapsoba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbemba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moiti-Maizi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.37167" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ferroukhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliouat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coates" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Frongillo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>