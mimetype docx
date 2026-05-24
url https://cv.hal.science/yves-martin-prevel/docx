--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves MARTIN-PREVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-martin-prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4689-7867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18494631X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7637-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE    Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGISTE - NUTRITION PUBLIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETUDES & DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* HDR en Nutrition Publique (2011 - Université Pierre et Marie Curie Paris 6) 					* Doctorat en Santé Publique (2001 - Université Pierre et Marie Curie Paris 6)					* DEA de Statistique et Santé (1988 - Université de Paris XI)					* Certificat d’Études Spéciales de Santé Publique (1988 - Faculté de Médecine de Montpellier)					* DESS de Nutrition et Alimentation dans les Pays en Développement (1986 - Université de Montpellier 2)					* Certificat d'Université de Médecine Tropicale (1984 - Faculté de Médecine de Montpellier)					* Diplôme d’État de Docteur en Médecine (1983 - Faculté de Médecine de Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION et EXPERIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel : DR1 IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Directeur du Département Santé et Sociétés de l’IRD (2016-2023 )					* Conseiller PDG IRD - Communauté de Savoirs « Systèmes Alimentaires Durables » (2020-2023) 					* Membre UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agri-food systems) (2021- ) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DR2 IRD - DU Adjoint UMR 204 « Nutrition et alimentation des populations aux Suds » (2012-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Co-investigateur dans le projet AgriSan Bamako (Agriculture Santé et Nutrition à Bamako et environs) – FSPI – Coord. IRD (+4 partenaires) – (2019-2022)					* Co-investigateur dans le projet MERIEM (Mobiliser les entreprises sahéliennes pour des réponses innovantes et à large échelle contre la malnutrition) – AFD et BMGF – Coord. Gret (+5 partenaires) – (2018-2023)					* Co-investigateur dans le projet KEY (Programme de Renforcement de la Résilience à la Sécurité Alimentaire et Nutritionnelle au Nord Mali) – UE/Confed – Coord. IRD (+2 partenaires) – (2018-2021) 					* Co-investigateur dans le projet NuTWInd (Transition Nutritionnelle aux Antilles Françaises : Interactions entre offre et comportements alimentaires) – ANR – Coord. INRA (+8 partenaires) – (2017-2022) 					* Co-investigateur dans le projet RELAX (Promoting resilience in the African rural households: Food systems at a crossroad) – Cirad, Gret, INERA, IRSAT, IRD (2016-2020)					* Co-investigateur dans le projet « Comparative Study of Targeting Methods Used to Identify Poorest Households in the Cercle of Gao, Mali, 2016 » – IRD, ECHO, Banque Mondiale (2016-2018)					* Responsable du volet « Nutrition » du projet ‘SALIMA’ (Sécurité alimentaire des individus des ménages agricoles), financé dans le cadre du méta-programme INRA-CIRAD « GloFoodS » (Global Food Security) (2015-2017)					* Co-investigateur dans le projet « Évaluation de l’Impact du Projet d’Urgence De Filets Sociaux «Jigisèmèjiri» - IFPRI, IRD, Gouverment du Mali, Banque Mondiale (2015-2019)					* Co-PI « Transferts monétaires Kara-Savanes » au Togo - IRD, IFPRI, UNICEF, B.Mondiale (2014-2017)					* Co-investigateur dans le projet « MEDINA » (Promotion de systèmes alimentaires durables en Méditerranée pour la nutrition et la santé) – ANR – ( INRA,IRD,CIRAD,SupAgro,AMU,INNTA,INAT,CIHEAM,Bioversity,Agropolis) (2013-2017 )					* Co-PI « Cash for Nutrition Awareness » au Mali - IRD, IFPRI, PAM, UNICEF (2013-2017)					* PI « Women Dietary Diversity Project – 2 » - IRD, FAO, HarvestPlus (2013-2017)					* Responsable du volet ‘Nutrition’ dans le programme « RECIPAL » (Impact du paludisme précoce avant et pendant la grossesse sur la croissance fœtale au Bénin) - ANR Jeune Chercheur (V. Briand, UMR 216 Merit) (2013-2019)					* Co-investigateur dans le projet « Les relations entre la production agricole et l’alimentation au sein des ménages agricoles en Afrique de l’Ouest » - Cirad et Université de Montpellier (2012-2016) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD - UR 106 « Nutrition, Alimentation, Sociétés » (2001-2010) puis UMR 204 « Nutripass » (2011-2014) – Responsable Équipe « Nutrition Publique » - Burkina Faso 2001-2008, puis Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Responsable WP ‘Nutrition’ dans le programme « TOLIMMUNPAL » (Développement de la tolérance immunitaire associée au paludisme) ; ANR 2010-PRSP-012-02 ; (IRD UMR 216 + nombreux partenaires) (2010-2014)					* PI « Étude de la consommation alimentaire et du statut nutritionnel en fer dans les provinces rurales du Sourou et du Sanguié au Burkina Faso » ; collaboration IRD, IRSS et IFPRI-HarvestPlus (2010-2012)					* Coordination du programme « Vulnérabilité Alimentaire en Milieu Urbain » (VAMU) au Burkina Faso ; collaboration IRD, Direction de la Nutrition, UNICEF (2009-2011) 					* PI des recherches évaluatives sur les distributions de coupons alimentaires mis en place après la hausse des prix alimentaires de 2007/2008 (Ouagadougou, Dakar, Ziguinchor) ; collaboration IRD-PAM (2008-2011)					* Responsable du programme « Nutrition Sécurité Alimentaire et Politiques Publiques au Sahel » (NUSAPSS) (2005-2008)					* PI du « Women Dietary Diversity Project » (WDDP) au Burkina Faso ; collaboration IRD, AED-FANTA, IFPRI (2007)					* Responsable du volet ‘Nutrition’ dans le programme « PALNOURGENENV » (Survenue des premières infections palustres chez le nouveau-né) ; ANR 2010-SEST-040-01 ; collaboration avec IRD UMR 216  (2006-2009)					* PI du programme « Épidémiologie du Retard de Croissance Intra-Utérin et stratégies d’intervention »; collaboration IRD, IRSS, CNRFP, IRD-UMR216  (2003-2005). 					* Responsable du volet ‘Nutrition’ du programme « Vulnérabilité Alimentaire et Sécurité Nutritionnelle dans une zone climatiquement sensible de l’Est du Burkina Faso »; IRD, Université de Ouagadougou, IRSS (2001-2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD – GP 52 « Conditions d’amélioration des situations nutritionnelles » - Montpellier (1997-2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR2 puis CR1 à l'ORSTOM – UR 44 « Nutrition » - Brazzaville (1992-1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Épidémiologiste Centre International de Recherches Médicales, Franceville (CIRMF), Gabon (1988-1992)  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant de Recherche à l'INSERM, U170 (&amp;quot;Environnement et Santé&amp;quot;) – Villejuif (1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecin Coordinateur d'un Programme de Développement Sanitaire basé sur les Soins de Santé Primaire pour l’ONG « Entraide médicale Internationale » - Oussouye, Sénégal (1985-1987)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS au 01/08/2023 (ORCID = 0000-0002-4689-7867 / Researcher ID = E-7637-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* 112 articles scientifiques dans revues à comité de lecture ; h-index WoS = 32 (10203 citations) ; h-index GS = 36					* 214 communications (donc 18 invitées) dans congrès, réunions techniques et colloques internationaux et nationaux					* 28 rapports techniques édités et diffusés, 38 rapports d’études pour organisations internationales 					* 1 ouvrage en coordination, 1 ouvrage en co-auteur, 13 chapitres d’ouvrage </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENSEIGNEMENT ET FORMATION **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Encadrement de jeunes chercheurs					* Direction (n=4), codirection (n=5) ou coencadrement (n=8) de thèses (dont 11 doctorants du Sud)					* Encadrement de 60 stages de niveau Master 2 et 20 stages de Master 1 					* Enseignements (environ 60 heures ETD par an – jusqu’en 2017)					* Resp. Parcours « Nutrition Internationale » au sein du Master « Nutrition et Sciences des Aliments » (U. Montpellier)					* Coresponsable UE « Santé internationale » au sein du Master 2 « Santé publique et épidémiologie » (Paris 6)					* Enseignements dans deux mastères spécialisés (Pasteur/CNAM/EHESP, Paris ; SupAgro, Montpellier) ; deux M2 (Paris Sud ; AMU), un M1 (U. Toulouse), un DU (Montpellier 1) ; Ing 2ème année (SupAgro Montpellier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES D’EXPERTISE ET DE COOPERATION INTERNATIONALE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité de pilotage du MEAE pour la rédaction de la stratégie française en santé mondiale (2022-2023) 					* One Sustainable Health Forum – Member of the International Working Group #2 “Towards sustainable food and nutrition” (2021-2023) https://www.onesustainablehealth.com/fr/les-groupes-internationaux 					* MEAE: groupe nutrition du GISA (Groupe Intersectoriel Sécurité Alimentaire) (2010- )					* Membre du Groupe Référent du MEAE pour l’évaluation de l’Aide Alimentaire Programmée de la France (2021-2022) 					* Membre du Comité de Suivi du PNNS 4 (Programme National Nutrition Santé, 2019-2023)					* Expert in the technical advisory group for the Multi-Country Study to refine the Minimum Dietary Diversity Women Data Collection Tool – FAO/GMZ/EU (2017-2021) https://www.fao.org/nutrition/assessment/tools/minimum-dietary-diversity-women/en/ 					* Member of the UNITLIFE Technical Review Committee for assessing Projects proposals (June 2021) https://www.unitlife.org/ 					* Member of the Expert Advisory Group to the NIPN (National Information Platforms for Nutrition) initiative (2016-2021) (http://www.agropolis.org/pdf/news/NIPN-flyer.pdf) 					* Member of the Technical Advisory Committee of the COMPACT2025 initiative led by IFPRI (2015-2020) (http://www.compact2025.org/about-compact2025/governance/technical-advisory-committee/)					* SUN Movement of the UN - Member of the MEAL (Monitoring Evaluation Accountability & Learning) Advisory Group (2017-2020) https://scalingupnutrition.org/progress-impact/monitoring-evaluation-accountability-and-learning-meal/  					* Member of the « Nutrition Advisory Service » of the European Commission (2009-2019) (file:///C:/Users/prevel/Downloads/leaflet_nas.pdf)					* Member of the Independent Expert Group of the Global Nutrition Report (2014-2017) (http://globalnutritionreport.org/governance/ieg/)					* Expert in the technical advisory group for INDDEX (International Dietary Data Expansion Project) (2015-2019) (http://inddex.nutrition.tufts.edu/technical-advisory-group) 					* Expert in the technical advisory group for IANDA (Generating accessible indicators for affordable and nutritious diets in Africa) (2015-2018) (http://ianda.nutrition.tufts.edu/team)					* Expertise collective IRD « Alimentation et nutrition dans les Régions d’Outre-mer » (2018-2019) https://www.editions.ird.fr/produit/574/9782709927215/alimentation-et-nutrition-dans-les-departements-et-regions-d-outre-mer-food-and-nutrition-in-the-french-overseas-departments-and-regions 					* Expertise collégiale IRD « Ménages et crises » (1996-1997) 					* Expertises individuelles pour : OMS, UNICEF, FAO, PAM, Bioversity, Action Contre la Faim, Banque mondiale 					* Assemblée Nationale Française: audition parlementaire sur la prise en compte de la nutrition dans l’aide au développement de la France (Novembre 2015); puis animation du colloque « Lutte contre la sous-nutrition : bâtir une ambition française dans le contexte des Objectifs de Développement Durable » (juin 2016). (http://www.generation-nutrition.fr/wp-content/uploads/2016/07/AFD-Conf%C3%A9rence-sous-nutrition-09-06-2016_JD_SE_YMP-Copie.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSTANCES D’ANIMATION SCIENTIFIQUE ET PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité Editorial de la Revue d’Epidémiologie et de Santé Publique (2008- ) – Éditeur en chef associé (2013- )					* Associate Editor for BMC Public Health (2018-2020)					* Révisions d’articles (pour plus de 25 journaux internationaux)					* Comités scientifiques de congrès internationaux et nationaux (n=11)					* Jurys de thèse internationaux (n=7), nationaux (n=12) et d’HDR (n=2)					* Membre élu de la CSS3 de l’IRD « Sciences des systèmes écologiques » (mandature 2003-2007)					* Membre de plusieurs sociétés savantes : SISN (The Society for Implementation Science in Nutrition ; depuis 2017) - WPHNA (World Public Health Nutrition Association ; depuis 2015) - EPITER (Épidémiologistes de Terrain ; depuis 2006 - Elu au CA 2011-2017) - SFSP (Société Française de Santé Publique ; depuis 1998) - SFN (Société Française de Nutrition ; depuis 1994) - ADELF (Association des Épidémiologistes de Langue Française ; depuis 1988 – Élu au CA 2012-2016). </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION ET TRANSFERTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Conseil scientifique pour mise au point et évaluation d’interventions nutritionnelles (GRET, Action Contre la Faim)					* Vulgarisation : conférences (13) et publications (11) pour le grand public, apparition dans les médias (n=33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Chevalier de la Légion d’Honneur (01/01/2021)					* Prix de la meilleure communication orale : Congrès de la Société Française de Santé Publique (2017)					* Prix Laurence Vergne de la recherche pour le développement (thèse de Mathilde Savy - dir. YMP – 2008)					* Bourses d’études de la Fondation Pierre Louis pour l’Epidémiologie (Fondation de France) et de la Fondation pour la Recherche Médicale pour suivre le DEA de l’Université de Paris 11 en Statistique et Santé (1987/1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Français (langue maternelle) - English (fluent) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the invisible visible: Data, leadership, and the future of public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579139251361786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05226805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hounkonnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312840. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles T Hanley-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemayehu Argaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of sugar sweetened beverages among children and adolescents in 185 countries between 1990 and 2018: population based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ - British Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (8438), pp.e079234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj-2024-079234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowell Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403 (10431), pp.1027-1050. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of excluding adverse neonatal outcomes on the creation of gestational weight gain charts among women from low- and middle-income countries with normal and overweight BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Rangel Bousquet Carrilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hutcheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaie Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (6), pp.1465-1474. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s and adolescents’ rising animal-source food intakes in 1990–2018 were impacted by age, region, parental education and urbanicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (4), pp.305-319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-023-00731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of food portion sizes in women of childbearing age and young children in Ouagadougou (Burkina Faso) using a food photography atlas and salted replicas: comparison with weighed records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome W Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann B Lanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séni Kouanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291375. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminishing benefits of urban living for growth and development of school-aged children and adolescents in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Bixby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7954), pp.874-883. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident type 2 diabetes attributable to suboptimal diet in 184 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan O’hearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, regional, and national consumption of animal-source foods between 1990 and 2018: findings from the Global Dietary Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Planetary Health </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e243-e256. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2542-5196(21)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of women’s dietary diversity and food supply: a cohort study in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kouamé Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.2475-2487. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980021004171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREZODE: preventing zoonotic disease emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10276), pp.792-793. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00265-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une communauté de pratique sur la recherche interventionnelle en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.211.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous contributions of change in population distribution of body mass index to change in obesity and underweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lc Iurilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carrillo-Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (e60060), 35 p. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.60060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1659-1672. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03159901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement based on the 4 TH international conference on global food security – December 2020: Challenges for a disruptive research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Avermaete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.100554. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between dietary diversity and indicators of agricultural biodiversity in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.329-349. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-020-01137-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03127240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height and body-mass index trajectories of school-aged children and adolescents from 1985 to 2019 in 200 countries and territories: a pooled analysis of 2181 population-based studies with 65 million participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bentham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Paciorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10261), pp.1511-1524. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)31859-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an unconditional cash transfer program targeting children's first-1,000-days linear growth in rural Togo: A cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. A. Djossinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fanou-Fogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwidge Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e12906. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Process and Impact Evaluation of a “Cash-Plus” Program: The Value of Using a Participatory Program Impact Pathway Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pack Douti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzaa099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Dietary Diversity in Pregnant Women: Relative Validity of the List-Based and Open Recall Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purnima Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Impact Pathway Analysis Reveals Implementation Challenges that Limited the Incentive Value of Conditional Cash Transfers Aimed at Improving Maternal and Child Health Care Use in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Zongrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.nzz084. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minimum Dietary Diversity for Women of Reproductive Age (MDD-W) Indicator Is Related to Household Food Insecurity and Farm Production Diversity : Evidence from Rural Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamké Ezoua Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.nzz002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of use and interpretation of dietary diversity indicators in nutrition- sensitive agriculture literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of malaria in the first trimester of pregnancy on poor maternal and birth outcomes in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciy1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum dietary diversity among women of reproductive age in urban Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kayikatire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional cash transfer and/or lipid-based nutrient supplement targeting the first 1000 d of life increased attendance at preventive care services but did not improve linear growth in young children in rural Mali: results of a cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanimoune Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (6), pp.1476-1490. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.e019014. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in body-mass index, underweight, overweight, and obesity from 1975 to 2016: a pooled analysis of 2416 population-based measurement studies in 128·9 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandra Abarca-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargar Abdul Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Abu-Rmeileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Acosta-Cazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32129-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dichotomous indicator for population-level assessment of dietary diversity in women of reproductive age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Arimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Wiesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.cdn.117.001701. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/cdn.117.001701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory on the dietary assessment tools available and needed in africa: a prerequisite for setting up a common methodological research infrastructure for nutritional surveillance, research, and prevention of diet-related non-communicable diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrie Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Vorster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Friedenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.37-61. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.981630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04748596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of trends in adult human height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mariachiara Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Gretchen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixby Honor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.e13410. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting vulnerable households in urban Burkina Faso: effectiveness of geographical criteria but not of proxy-means testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perenze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.573-581. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapol/czv104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propensity score to match exposed and unexposed groups when evaluating a food voucher programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annals of Nutrition and Metabolism, Suppl. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns of adults living in Ouagadougou and their association with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-9-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are dietary diversity scores related to the socio-economic and anthropometric status of women living in an urban area in Burkina Faso?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hb Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980007000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dietary diversity in rural Burkina Faso: comparison of a 1-day and a 3-day dietary recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980007219627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs à l'action : vulnérabilité alimentaire et situation nutritionnelle en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.443-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid content and essential fatty acid (EFA) composition of mature Congolese breast milk are influenced by mothers' nutritional status: Impact on infants' EFA supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity indicators and their associations with nutritional adequacy of the diet and health outcomes – a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on diet &amp; activity methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04525794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilités alimentaires, niveaux de risque apparent et état nutritionnel en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier International "Voies alimentaires d'amélioration des situations nutritionnelles en Afrique de l'Ouest : Le rôle des technologues alimentaires et des nutritionnistes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p. + clé USB, 2020, Expertise collective, 978-2-7099-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes alimentaires dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.130-133, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable food systems in the Global South(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.134-137, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’alcool et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méjean, C., Debussche, X., Martin-Prével, Y., Réquillart, V., Soler, L., &amp; Tibère, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Alimentation et nutrition dans les régions d’Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.388-406, 2020, 9782709927208. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.37167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique – Méditerranée – Europe : pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Ferroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy diet metrics: a suitability assessment of indicators for global and national monitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Frongillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Heath Organization; UNICEF; FAO. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves MARTIN-PREVEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yves-martin-prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4689-7867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18494631X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7637-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRICULUM VITAE    Yves MARTIN-PREVEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIDEMIOLOGISTE - NUTRITION PUBLIQUE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETUDES & DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* HDR en Nutrition Publique (2011 - Université Pierre et Marie Curie Paris 6) 					* Doctorat en Santé Publique (2001 - Université Pierre et Marie Curie Paris 6)					* DEA de Statistique et Santé (1988 - Université de Paris XI)					* Certificat d’Études Spéciales de Santé Publique (1988 - Faculté de Médecine de Montpellier)					* DESS de Nutrition et Alimentation dans les Pays en Développement (1986 - Université de Montpellier 2)					* Certificat d'Université de Médecine Tropicale (1984 - Faculté de Médecine de Montpellier)					* Diplôme d’État de Docteur en Médecine (1983 - Faculté de Médecine de Montpellier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITUATION et EXPERIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel : DR1 IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Directeur du Département Santé et Sociétés de l’IRD (2016-2023 )					* Conseiller PDG IRD - Communauté de Savoirs « Systèmes Alimentaires Durables » (2020-2023) 					* Membre UMR MoISA (Montpellier Interdisciplinary center on Sustainable Agri-food systems) (2021- ) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DR2 IRD - DU Adjoint UMR 204 « Nutrition et alimentation des populations aux Suds » (2012-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Co-investigateur dans le projet AgriSan Bamako (Agriculture Santé et Nutrition à Bamako et environs) – FSPI – Coord. IRD (+4 partenaires) – (2019-2022)					* Co-investigateur dans le projet MERIEM (Mobiliser les entreprises sahéliennes pour des réponses innovantes et à large échelle contre la malnutrition) – AFD et BMGF – Coord. Gret (+5 partenaires) – (2018-2023)					* Co-investigateur dans le projet KEY (Programme de Renforcement de la Résilience à la Sécurité Alimentaire et Nutritionnelle au Nord Mali) – UE/Confed – Coord. IRD (+2 partenaires) – (2018-2021) 					* Co-investigateur dans le projet NuTWInd (Transition Nutritionnelle aux Antilles Françaises : Interactions entre offre et comportements alimentaires) – ANR – Coord. INRA (+8 partenaires) – (2017-2022) 					* Co-investigateur dans le projet RELAX (Promoting resilience in the African rural households: Food systems at a crossroad) – Cirad, Gret, INERA, IRSAT, IRD (2016-2020)					* Co-investigateur dans le projet « Comparative Study of Targeting Methods Used to Identify Poorest Households in the Cercle of Gao, Mali, 2016 » – IRD, ECHO, Banque Mondiale (2016-2018)					* Responsable du volet « Nutrition » du projet ‘SALIMA’ (Sécurité alimentaire des individus des ménages agricoles), financé dans le cadre du méta-programme INRA-CIRAD « GloFoodS » (Global Food Security) (2015-2017)					* Co-investigateur dans le projet « Évaluation de l’Impact du Projet d’Urgence De Filets Sociaux «Jigisèmèjiri» - IFPRI, IRD, Gouverment du Mali, Banque Mondiale (2015-2019)					* Co-PI « Transferts monétaires Kara-Savanes » au Togo - IRD, IFPRI, UNICEF, B.Mondiale (2014-2017)					* Co-investigateur dans le projet « MEDINA » (Promotion de systèmes alimentaires durables en Méditerranée pour la nutrition et la santé) – ANR – ( INRA,IRD,CIRAD,SupAgro,AMU,INNTA,INAT,CIHEAM,Bioversity,Agropolis) (2013-2017 )					* Co-PI « Cash for Nutrition Awareness » au Mali - IRD, IFPRI, PAM, UNICEF (2013-2017)					* PI « Women Dietary Diversity Project – 2 » - IRD, FAO, HarvestPlus (2013-2017)					* Responsable du volet ‘Nutrition’ dans le programme « RECIPAL » (Impact du paludisme précoce avant et pendant la grossesse sur la croissance fœtale au Bénin) - ANR Jeune Chercheur (V. Briand, UMR 216 Merit) (2013-2019)					* Co-investigateur dans le projet « Les relations entre la production agricole et l’alimentation au sein des ménages agricoles en Afrique de l’Ouest » - Cirad et Université de Montpellier (2012-2016) </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD - UR 106 « Nutrition, Alimentation, Sociétés » (2001-2010) puis UMR 204 « Nutripass » (2011-2014) – Responsable Équipe « Nutrition Publique » - Burkina Faso 2001-2008, puis Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Responsable WP ‘Nutrition’ dans le programme « TOLIMMUNPAL » (Développement de la tolérance immunitaire associée au paludisme) ; ANR 2010-PRSP-012-02 ; (IRD UMR 216 + nombreux partenaires) (2010-2014)					* PI « Étude de la consommation alimentaire et du statut nutritionnel en fer dans les provinces rurales du Sourou et du Sanguié au Burkina Faso » ; collaboration IRD, IRSS et IFPRI-HarvestPlus (2010-2012)					* Coordination du programme « Vulnérabilité Alimentaire en Milieu Urbain » (VAMU) au Burkina Faso ; collaboration IRD, Direction de la Nutrition, UNICEF (2009-2011) 					* PI des recherches évaluatives sur les distributions de coupons alimentaires mis en place après la hausse des prix alimentaires de 2007/2008 (Ouagadougou, Dakar, Ziguinchor) ; collaboration IRD-PAM (2008-2011)					* Responsable du programme « Nutrition Sécurité Alimentaire et Politiques Publiques au Sahel » (NUSAPSS) (2005-2008)					* PI du « Women Dietary Diversity Project » (WDDP) au Burkina Faso ; collaboration IRD, AED-FANTA, IFPRI (2007)					* Responsable du volet ‘Nutrition’ dans le programme « PALNOURGENENV » (Survenue des premières infections palustres chez le nouveau-né) ; ANR 2010-SEST-040-01 ; collaboration avec IRD UMR 216  (2006-2009)					* PI du programme « Épidémiologie du Retard de Croissance Intra-Utérin et stratégies d’intervention »; collaboration IRD, IRSS, CNRFP, IRD-UMR216  (2003-2005). 					* Responsable du volet ‘Nutrition’ du programme « Vulnérabilité Alimentaire et Sécurité Nutritionnelle dans une zone climatiquement sensible de l’Est du Burkina Faso »; IRD, Université de Ouagadougou, IRSS (2001-2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR1 à l'IRD – GP 52 « Conditions d’amélioration des situations nutritionnelles » - Montpellier (1997-2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR2 puis CR1 à l'ORSTOM – UR 44 « Nutrition » - Brazzaville (1992-1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Épidémiologiste Centre International de Recherches Médicales, Franceville (CIRMF), Gabon (1988-1992)  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant de Recherche à l'INSERM, U170 (&amp;quot;Environnement et Santé&amp;quot;) – Villejuif (1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecin Coordinateur d'un Programme de Développement Sanitaire basé sur les Soins de Santé Primaire pour l’ONG « Entraide médicale Internationale » - Oussouye, Sénégal (1985-1987)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBLICATIONS au 01/08/2023 (ORCID = 0000-0002-4689-7867 / Researcher ID = E-7637-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* 112 articles scientifiques dans revues à comité de lecture ; h-index WoS = 32 (10203 citations) ; h-index GS = 36					* 214 communications (donc 18 invitées) dans congrès, réunions techniques et colloques internationaux et nationaux					* 28 rapports techniques édités et diffusés, 38 rapports d’études pour organisations internationales 					* 1 ouvrage en coordination, 1 ouvrage en co-auteur, 13 chapitres d’ouvrage </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENSEIGNEMENT ET FORMATION **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Encadrement de jeunes chercheurs					* Direction (n=4), codirection (n=5) ou coencadrement (n=8) de thèses (dont 11 doctorants du Sud)					* Encadrement de 60 stages de niveau Master 2 et 20 stages de Master 1 					* Enseignements (environ 60 heures ETD par an – jusqu’en 2017)					* Resp. Parcours « Nutrition Internationale » au sein du Master « Nutrition et Sciences des Aliments » (U. Montpellier)					* Coresponsable UE « Santé internationale » au sein du Master 2 « Santé publique et épidémiologie » (Paris 6)					* Enseignements dans deux mastères spécialisés (Pasteur/CNAM/EHESP, Paris ; SupAgro, Montpellier) ; deux M2 (Paris Sud ; AMU), un M1 (U. Toulouse), un DU (Montpellier 1) ; Ing 2ème année (SupAgro Montpellier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITES D’EXPERTISE ET DE COOPERATION INTERNATIONALE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité de pilotage du MEAE pour la rédaction de la stratégie française en santé mondiale (2022-2023) 					* One Sustainable Health Forum – Member of the International Working Group #2 “Towards sustainable food and nutrition” (2021-2023) https://www.onesustainablehealth.com/fr/les-groupes-internationaux 					* MEAE: groupe nutrition du GISA (Groupe Intersectoriel Sécurité Alimentaire) (2010- )					* Membre du Groupe Référent du MEAE pour l’évaluation de l’Aide Alimentaire Programmée de la France (2021-2022) 					* Membre du Comité de Suivi du PNNS 4 (Programme National Nutrition Santé, 2019-2023)					* Expert in the technical advisory group for the Multi-Country Study to refine the Minimum Dietary Diversity Women Data Collection Tool – FAO/GMZ/EU (2017-2021) https://www.fao.org/nutrition/assessment/tools/minimum-dietary-diversity-women/en/ 					* Member of the UNITLIFE Technical Review Committee for assessing Projects proposals (June 2021) https://www.unitlife.org/ 					* Member of the Expert Advisory Group to the NIPN (National Information Platforms for Nutrition) initiative (2016-2021) (http://www.agropolis.org/pdf/news/NIPN-flyer.pdf) 					* Member of the Technical Advisory Committee of the COMPACT2025 initiative led by IFPRI (2015-2020) (http://www.compact2025.org/about-compact2025/governance/technical-advisory-committee/)					* SUN Movement of the UN - Member of the MEAL (Monitoring Evaluation Accountability & Learning) Advisory Group (2017-2020) https://scalingupnutrition.org/progress-impact/monitoring-evaluation-accountability-and-learning-meal/  					* Member of the « Nutrition Advisory Service » of the European Commission (2009-2019) (file:///C:/Users/prevel/Downloads/leaflet_nas.pdf)					* Member of the Independent Expert Group of the Global Nutrition Report (2014-2017) (http://globalnutritionreport.org/governance/ieg/)					* Expert in the technical advisory group for INDDEX (International Dietary Data Expansion Project) (2015-2019) (http://inddex.nutrition.tufts.edu/technical-advisory-group) 					* Expert in the technical advisory group for IANDA (Generating accessible indicators for affordable and nutritious diets in Africa) (2015-2018) (http://ianda.nutrition.tufts.edu/team)					* Expertise collective IRD « Alimentation et nutrition dans les Régions d’Outre-mer » (2018-2019) https://www.editions.ird.fr/produit/574/9782709927215/alimentation-et-nutrition-dans-les-departements-et-regions-d-outre-mer-food-and-nutrition-in-the-french-overseas-departments-and-regions 					* Expertise collégiale IRD « Ménages et crises » (1996-1997) 					* Expertises individuelles pour : OMS, UNICEF, FAO, PAM, Bioversity, Action Contre la Faim, Banque mondiale 					* Assemblée Nationale Française: audition parlementaire sur la prise en compte de la nutrition dans l’aide au développement de la France (Novembre 2015); puis animation du colloque « Lutte contre la sous-nutrition : bâtir une ambition française dans le contexte des Objectifs de Développement Durable » (juin 2016). (http://www.generation-nutrition.fr/wp-content/uploads/2016/07/AFD-Conf%C3%A9rence-sous-nutrition-09-06-2016_JD_SE_YMP-Copie.pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSTANCES D’ANIMATION SCIENTIFIQUE ET PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Comité Editorial de la Revue d’Epidémiologie et de Santé Publique (2008- ) – Éditeur en chef associé (2013- )					* Associate Editor for BMC Public Health (2018-2020)					* Révisions d’articles (pour plus de 25 journaux internationaux)					* Comités scientifiques de congrès internationaux et nationaux (n=11)					* Jurys de thèse internationaux (n=7), nationaux (n=12) et d’HDR (n=2)					* Membre élu de la CSS3 de l’IRD « Sciences des systèmes écologiques » (mandature 2003-2007)					* Membre de plusieurs sociétés savantes : SISN (The Society for Implementation Science in Nutrition ; depuis 2017) - WPHNA (World Public Health Nutrition Association ; depuis 2015) - EPITER (Épidémiologistes de Terrain ; depuis 2006 - Elu au CA 2011-2017) - SFSP (Société Française de Santé Publique ; depuis 1998) - SFN (Société Française de Nutrition ; depuis 1994) - ADELF (Association des Épidémiologistes de Langue Française ; depuis 1988 – Élu au CA 2012-2016). </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMATION ET TRANSFERTS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Conseil scientifique pour mise au point et évaluation d’interventions nutritionnelles (GRET, Action Contre la Faim)					* Vulgarisation : conférences (13) et publications (11) pour le grand public, apparition dans les médias (n=33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Chevalier de la Légion d’Honneur (01/01/2021)					* Prix de la meilleure communication orale : Congrès de la Société Française de Santé Publique (2017)					* Prix Laurence Vergne de la recherche pour le développement (thèse de Mathilde Savy - dir. YMP – 2008)					* Bourses d’études de la Fondation Pierre Louis pour l’Epidémiologie (Fondation de France) et de la Fondation pour la Recherche Médicale pour suivre le DEA de l’Université de Paris 11 en Statistique et Santé (1987/1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">					* Français (langue maternelle) - English (fluent) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity rise plateaus in developed nations and accelerates in developing nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowell Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnese Galeazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia O’driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 653 (8114), pp.510-518. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-026-10383-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing Evidence in Contentious Times: A GUARD Framework for Public Health Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Lenert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 47, pp.1609645. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/phrs.2026.1609645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the invisible visible: Data, leadership, and the future of public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lenert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17579139251361786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05226805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two proxies for the preconception weight using data from a pre-pregnancy cohort in Benin: weight measured in the first trimester of pregnancy vs estimated by Thomas’ formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hounkonnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0312840. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0312840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giles T Hanley-Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemayehu Argaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake of sugar sweetened beverages among children and adolescents in 185 countries between 1990 and 2018: population based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ - British Medical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 386 (8438), pp.e079234. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmj-2024-079234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in underweight and obesity from 1990 to 2022: a pooled analysis of 3663 population-representative studies with 222 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowell Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Heap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403 (10431), pp.1027-1050. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02750-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of excluding adverse neonatal outcomes on the creation of gestational weight gain charts among women from low- and middle-income countries with normal and overweight BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Rangel Bousquet Carrilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hutcheon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaie Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (6), pp.1465-1474. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2024.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s and adolescents’ rising animal-source food intakes in 1990–2018 were impacted by age, region, parental education and urbanicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (4), pp.305-319. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-023-00731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of food portion sizes in women of childbearing age and young children in Ouagadougou (Burkina Faso) using a food photography atlas and salted replicas: comparison with weighed records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Zoungrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome W Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann B Lanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séni Kouanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291375. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diminishing benefits of urban living for growth and development of school-aged children and adolescents in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honor Bixby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosie Singleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7954), pp.874-883. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident type 2 diabetes attributable to suboptimal diet in 184 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan O’hearn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lara-Castor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.982-995. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-023-02278-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, regional, and national consumption of animal-source foods between 1990 and 2018: findings from the Global Dietary Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Reedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Cudhea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peilin Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Planetary Health </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e243-e256. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2542-5196(21)00352-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability of women’s dietary diversity and food supply: a cohort study in rural Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kouamé Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Bahya-Batinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.2475-2487. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980021004171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREZODE: preventing zoonotic disease emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397 (10276), pp.792-793. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00265-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous contributions of change in population distribution of body mass index to change in obesity and underweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lc Iurilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carrillo-Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (e60060), 35 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.60060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une communauté de pratique sur la recherche interventionnelle en santé mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Ridde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (1), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.211.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Diversity Indicators and Their Associations with Dietary Adequacy and Health Outcomes : A Systematic Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.1659-1672. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03159901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement based on the 4 TH international conference on global food security – December 2020: Challenges for a disruptive research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Avermaete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Brunori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.100554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between dietary diversity and indicators of agricultural biodiversity in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.329-349. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-020-01137-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03127240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height and body-mass index trajectories of school-aged children and adolescents from 1985 to 2019 in 200 countries and territories: a pooled analysis of 2181 population-based studies with 65 million participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Sophiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bentham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Paciorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 396 (10261), pp.1511-1524. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(20)31859-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an unconditional cash transfer program targeting children's first-1,000-days linear growth in rural Togo: A cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (11), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in women's dietary diversity before and during pregnancy in Southern Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R. A. Djossinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fanou-Fogny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwidge Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), pp.e12906. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Process and Impact Evaluation of a “Cash-Plus” Program: The Value of Using a Participatory Program Impact Pathway Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Pack Douti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzaa099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Dietary Diversity in Pregnant Women: Relative Validity of the List-Based and Open Recall Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Hong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Mai Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purnima Menon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04880360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program Impact Pathway Analysis Reveals Implementation Challenges that Limited the Incentive Value of Conditional Cash Transfers Aimed at Improving Maternal and Child Health Care Use in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Zongrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.nzz084. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Minimum Dietary Diversity for Women of Reproductive Age (MDD-W) Indicator Is Related to Household Food Insecurity and Farm Production Diversity : Evidence from Rural Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamké Ezoua Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.nzz002. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzz002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum dietary diversity among women of reproductive age in urban Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Kayikatire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), pp.e1003388. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.12897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional cash transfer and/or lipid-based nutrient supplement targeting the first 1000 d of life increased attendance at preventive care services but did not improve linear growth in young children in rural Mali: results of a cluster-randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanimoune Mahamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (6), pp.1476-1490. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqz238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of use and interpretation of dietary diversity indicators in nutrition- sensitive agriculture literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of malaria in the first trimester of pregnancy on poor maternal and birth outcomes in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.1385-1393. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciy1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Agbota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.e019014. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide trends in body-mass index, underweight, overweight, and obesity from 1975 to 2016: a pooled analysis of 2416 population-based measurement studies in 128·9 million children, adolescents, and adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandra Abarca-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargar Abdul Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveen Abu-Rmeileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Acosta-Cazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2627-2642. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32129-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dichotomous indicator for population-level assessment of dietary diversity in women of reproductive age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Arimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Wiesmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terri J Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.cdn.117.001701. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/cdn.117.001701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory on the dietary assessment tools available and needed in africa: a prerequisite for setting up a common methodological research infrastructure for nutritional surveillance, research, and prevention of diet-related non-communicable diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrie Margetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Vorster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Friedenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.37-61. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.981630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04748596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of trends in adult human height</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mariachiara Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Gretchen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixby Honor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.e13410. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting vulnerable households in urban Burkina Faso: effectiveness of geographical criteria but not of proxy-means testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perenze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Policy and Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.573-581. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/heapol/czv104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propensity score to match exposed and unexposed groups when evaluating a food voucher programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Amouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annals of Nutrition and Metabolism, Suppl. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary patterns of adults living in Ouagadougou and their association with overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.13. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-9-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are dietary diversity scores related to the socio-economic and anthropometric status of women living in an urban area in Burkina Faso?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hb Dabiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (2), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980007000043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dietary diversity in rural Burkina Faso: comparison of a 1-day and a 3-day dietary recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp.71 - 78. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980007219627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs à l'action : vulnérabilité alimentaire et situation nutritionnelle en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (3), pp.443-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid content and essential fatty acid (EFA) composition of mature Congolese breast milk are influenced by mothers' nutritional status: Impact on infants' EFA supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Dop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mbemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary diversity indicators and their associations with nutritional adequacy of the diet and health outcomes – a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Moursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on diet &amp; activity methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04525794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Lamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilités alimentaires, niveaux de risque apparent et état nutritionnel en milieu rural sahélien burkinabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier International "Voies alimentaires d'amélioration des situations nutritionnelles en Afrique de l'Ouest : Le rôle des technologues alimentaires et des nutritionnistes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Salanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p. + clé USB, 2020, Expertise collective, 978-2-7099-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes alimentaires dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.130-133, 2023, 978-2-7099-2979-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable food systems in the Global South(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moiti-Maizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.134-137, 2023, 978-2-7099-3003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d’alcool et ses conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méjean, C., Debussche, X., Martin-Prével, Y., Réquillart, V., Soler, L., &amp; Tibère, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective Alimentation et nutrition dans les régions d’Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.388-406, 2020, 9782709927208. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.37167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique – Méditerranée – Europe : pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Ferroukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthy diet metrics: a suitability assessment of indicators for global and national monitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin-Prevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Coates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Frongillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Heath Organization; UNICEF; FAO. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A55D69"/>
+    <w:nsid w:val="4AB77B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-martin-prevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4689-7867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18494631X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7637-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05226805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ch&#234;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giorgi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579139251361786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lara-Castor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Micha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Cudhea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilin Shi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2024-079234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Webb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reedy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00731-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Bixby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05772-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan O&#8217;hearn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02278-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(21)00352-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233; Koffi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021004171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00265-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0127" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lc Iurilli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carrillo-Larco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sophiea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Avermaete" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fanzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03127240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-020-01137-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081498v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paciorek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31859-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kameli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003388" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pack Douti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Perrotin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa099" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04880360v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hong Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Mai Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Menon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Zongrone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adubra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamk&#233; Ezoua Kodjo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri J Ballard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.02.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Custodio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kayikatire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12897" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanimoune Mahamadou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz238" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Abarca-G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdeen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargar Abdul Hamid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Abu-Rmeileh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Acosta-Cazares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32129-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arimond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allemand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wiesmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001701" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentham James" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mariachiara Di" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Gretchen A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Bin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixby Honor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13410" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827432v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perenze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czv104" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amouzou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Becquey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Danel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B Dabir&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Tapsoba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-9-13" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Traissac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hb Dabir&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980007000043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740604v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delpeuch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980007219627" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocquelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapsoba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbemba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moiti-Maizi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262430v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.37167" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595586v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ferroukhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliouat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coates" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Frongillo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-martin-prevel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4689-7867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18494631X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7637-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Galeazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;driscoll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10383-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05613865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lenert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2026.1609645" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05226805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lenert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Giorgi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579139251361786" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hounkonnou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312840" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lara-Castor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Micha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Cudhea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Miller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilin Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2024-079234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04540542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Singleton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Heap" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Mishra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02750-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Rangel Bousquet Carrilho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hutcheon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molin Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaie Fawzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.03.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Webb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyi Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reedy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00731-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zoungrana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome W Som&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B Lanou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ni Kouanda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor Bixby" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05772-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan O&#8217;hearn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02278-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(21)00352-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kouam&#233; Koffi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021004171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00265-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lc Iurilli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carrillo-Larco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sophiea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60060" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fillol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03159901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Le Port" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Borderon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bourbon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Moursi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Ittersum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Avermaete" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fanzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100554" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03127240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-020-01137-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03081498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bentham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Paciorek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31859-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165338v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fortin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kameli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003388" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. A. Djossinou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fanou-Fogny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwidge Landais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accrombessi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12906" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pack Douti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Perrotin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzaa099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04880360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Hong Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Mai Tran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Menon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Zongrone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02082572v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adubra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamk&#233; Ezoua Kodjo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzz002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Custodio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kayikatire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12897" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanimoune Mahamadou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz238" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri J Ballard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yovo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fievet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cottrell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agbota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy1073" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027602v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Abarca-G&#243;mez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abdeen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargar Abdul Hamid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niveen Abu-Rmeileh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Acosta-Cazares" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32129-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Arimond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Allemand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Wiesmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001701" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04748596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pisa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrie Margetts" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Vorster" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Friedenreich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.981630" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentham James" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mariachiara Di" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Gretchen A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Bin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixby Honor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.13410" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouattara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perenze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czv104" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Amouzou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Becquey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Danel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B Dabir&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Tapsoba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-9-13" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740569v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Traissac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hb Dabir&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980007000043" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delpeuch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980007219627" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rocquelin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapsoba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbemba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04525794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00275320v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261914v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Le Bars" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moiti-Maizi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262430v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.37167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595586v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rastoin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Ferroukhi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzelin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliouat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Coates" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Frongillo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>