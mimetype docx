--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusional Side-channel Leakage from Unrolled Lightweight Block Ciphers: A Case Study of Power Analysis on PRINCE</w:t>
+                <w:t xml:space="preserve">High Throughput/Gate AES Hardware Architectures Based on Datapath Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville Yli-Mayry</w:t>
+                <w:t xml:space="preserve">Rei Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rei Ueno</w:t>
+                <w:t xml:space="preserve">Naofumi Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sumio Morioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noriyuki Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivam Bhasin</w:t>
+                <w:t xml:space="preserve">Kohei Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (4), pp.534-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3033441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2019.2957355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977542v1</w:t>
+                <w:t xml:space="preserve">hal-02517649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput/Gate AES Hardware Architectures Based on Datapath Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diffusional Side-channel Leakage from Unrolled Lightweight Block Ciphers: A Case Study of Power Analysis on PRINCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Yli-Mayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rei Ueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naofumi Homma</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noriyuki Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumio Morioka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noriyuki Miura</w:t>
+                <w:t xml:space="preserve">Makoto Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohei Matsuda</w:t>
+                <w:t xml:space="preserve">Shivam Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (4), pp.534-548. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2019.2957355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2020.3033441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517649v1</w:t>
+                <w:t xml:space="preserve">hal-02977542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptographically Secure Shield for Security IPs Protection</w:t>
               </w:r>
@@ -1700,359 +1700,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Mixed PUF-TRNG Circuit Based on SR-Latches in FD-SOI Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+                <w:t xml:space="preserve">Pre-Silicon Embedded System Evaluation as new EDA for Security Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Takarabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risa Yashiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Si-Merabet</w:t>
+                <w:t xml:space="preserve">Kais Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.508-515</w:t>
+              <w:t xml:space="preserve">International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Platja d’Aro, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271687v1</w:t>
+                <w:t xml:space="preserve">hal-02287930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Silicon Embedded System Evaluation as new EDA for Security Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Takarabt</w:t>
+                <w:t xml:space="preserve">Analysis of Mixed PUF-TRNG Circuit Based on SR-Latches in FD-SOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risa Yashiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Chibani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+                <w:t xml:space="preserve">Abdelmalek Si-Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Verification and Security Workshop (IVSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Platja d’Aro, Spain</w:t>
+              <w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.508-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287930v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.5ns-Latency 0.39pJ/b 289µm2/Gb/s Ultra-Light-Weight PRINCE Cryptographic Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriyuki Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Myszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivam Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on VLSI Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.C266-C267</w:t>
@@ -2189,51 +2189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countering Early Propagation and Routing Imbalance of DPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivam Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Security Evaluation at an Early Design-Phase: A Side-Channel Aware Simulation Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivam Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivam Bhasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,265 +2685,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of delay PUFs on CMOS 65nm technology: ASIC vs FPGA</w:t>
+                <w:t xml:space="preserve">Design Methodology of an ASIC TRNG based on an open-loop delay chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouha Cherif</w:t>
+                <w:t xml:space="preserve">Molka Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Lozac'H</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Hardware and Architectural Support for Security and Privacy, HASP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859079v1</w:t>
+                <w:t xml:space="preserve">hal-02411986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology of an ASIC TRNG based on an open-loop delay chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of delay PUFs on CMOS 65nm technology: ASIC vs FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouha Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molka Ben Romdhane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tarik Graba</w:t>
+                <w:t xml:space="preserve">Florent Lozac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Hardware and Architectural Support for Security and Privacy, HASP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tel-Aviv, Israel. pp.Article n° 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411986v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Threshold Voltage Technique for Glitch Minimization</w:t>
               </w:r>
@@ -3144,472 +3144,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful Attack on an FPGA-based WDDL DES Cryptoprocessor Without Place and Route Constraints.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sauvage</w:t>
+                <w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition, 2009. DATE '09.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReConFig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325417v3</w:t>
+                <w:t xml:space="preserve">hal-00411843v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient data access management for FPGA-Based image processing SoCs</w:t>
+                <w:t xml:space="preserve">High Efﬁciency Reconﬁgurable Cache for Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2009 - 20th IEEE/IFIP International Symposium on Rapid System Prototyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.159-165</w:t>
+              <w:t xml:space="preserve">ERSA 2009 - 2009 International Conference on Engineering of Reconfigurable Systems &amp; Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Las Vegas USA, United States. pp.226-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368532v2</w:t>
+                <w:t xml:space="preserve">hal-00384989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efﬁciency Reconﬁgurable Cache for Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahir Larabi</w:t>
+                <w:t xml:space="preserve">Successful Attack on an FPGA-based WDDL DES Cryptoprocessor Without Place and Route Constraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mancini</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA 2009 - 2009 International Conference on Engineering of Reconfigurable Systems &amp; Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Las Vegas USA, United States. pp.226-232</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition, 2009. DATE '09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, NICE, France. pp.640-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384989v1</w:t>
+                <w:t xml:space="preserve">hal-00325417v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient data access management for FPGA-Based image processing SoCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP 2009 - 20th IEEE/IFIP International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.159-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411843v3</w:t>
+                <w:t xml:space="preserve">hal-00368532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Evaluation of a Balanced Quasi-Delay Insensitive Library (SecLib)</w:t>
               </w:r>
@@ -4116,51 +4116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Analysis Assisted by Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sevy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dionnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Larabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Toczek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pierrefeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0176-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SKV480R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2007.202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05213780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Takarabt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02951758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Chibani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463554" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2010.5546246" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325417v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nassar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368532v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283405v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11545262_28" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11333-9_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118583593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sevy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dionnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Larabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Toczek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pierrefeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0176-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SKV480R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2007.202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05213780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Takarabt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02951758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Chibani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463554" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2010.5546246" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325417v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nassar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368532v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283405v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11545262_28" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11333-9_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118583593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>