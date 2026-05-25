--- v1 (2026-04-10)
+++ v2 (2026-05-25)
@@ -3144,256 +3144,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Efﬁciency Reconﬁgurable Cache for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERSA 2009 - 2009 International Conference on Engineering of Reconfigurable Systems &amp; Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Las Vegas USA, United States. pp.226-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411843v3</w:t>
+                <w:t xml:space="preserve">hal-00384989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efﬁciency Reconﬁgurable Cache for Image Processing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERSA 2009 - 2009 International Conference on Engineering of Reconfigurable Systems &amp; Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReConFig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384989v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411843v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful Attack on an FPGA-based WDDL DES Cryptoprocessor Without Place and Route Constraints.</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sevy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dionnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Larabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Toczek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pierrefeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0176-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SKV480R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2007.202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05213780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Takarabt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02951758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Chibani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463554" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2010.5546246" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325417v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nassar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368532v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283405v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11545262_28" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11333-9_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118583593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sevy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cerino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorokhova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Dionnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2014-309663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mancini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Larabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Toczek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pierrefeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0176-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SKV480R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic de Pontual" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Golzio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WP0C69G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoogvorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2007.202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05213780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11107152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Takarabt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Souissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Karray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02951758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02319488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Facon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16458-4_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Chibani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463554" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2010.5546246" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325417v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nassar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368532v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283405v5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02893271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11545262_28" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03365004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77424-0_37" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02915671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11333-9_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118583593" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>