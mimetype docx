--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -586,183 +586,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ansaloni, Le tournant environnemental de la Politique Agricole Commune , Paris, L’Harmattan, 2015, 359 pages.</w:t>
+                <w:t xml:space="preserve">Realpolitik et environnement. Quand le changement climatique et les ressources naturelles deviennent des enjeux de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (1), pp.188. </w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.151-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.051.0188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ris.101.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130438v1</w:t>
+                <w:t xml:space="preserve">hal-01615950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realpolitik et environnement. Quand le changement climatique et les ressources naturelles deviennent des enjeux de sécurité</w:t>
+                <w:t xml:space="preserve">Matthieu Ansaloni, Le tournant environnemental de la Politique Agricole Commune , Paris, L’Harmattan, 2015, 359 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.151-157. </w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ris.101.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.051.0188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615950v1</w:t>
+                <w:t xml:space="preserve">hal-02130438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and Political Change Within Global Forest Governance: The eu Flegt Action Plan as Recentralisation</w:t>
               </w:r>
@@ -1953,303 +1953,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral Caraïbe, un dispositif de recherche participative sur le fait portuaire en Guadeloupe (Antilles françaises)</w:t>
+                <w:t xml:space="preserve">The Caribbean Coastal Human-Environment Observatory and the TRAFIC scientific program, a participatory research device on the port fact in Guadeloupe archipelago (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
+              <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS (Editions Management &amp; Société)</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-154, 2021, Les Océanides, 978-2-37687-428-7</w:t>
+                <w:t xml:space="preserve">Editions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.703-718, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039740v1</w:t>
+                <w:t xml:space="preserve">hal-03134362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Caribbean Coastal Human-Environment Observatory and the TRAFIC scientific program, a participatory research device on the port fact in Guadeloupe archipelago (French West Indies)</w:t>
+                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral Caraïbe, un dispositif de recherche participative sur le fait portuaire en Guadeloupe (Antilles françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
+              <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions EMS</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.703-718, 2021, Les Océanides, 978-2-37687-428-7</w:t>
+                <w:t xml:space="preserve">EMS (Editions Management &amp; Société)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-154, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134362v1</w:t>
+                <w:t xml:space="preserve">hal-04039740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des acteurs économiques dans l’élaboration, la circulation et la mise en œuvre des normes de gouvernance environnementale à l’échelle internationale</w:t>
               </w:r>
@@ -3050,51 +3050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Dlamini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461452917691863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.051.0188" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.101.0151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.04" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.008.0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.141.0107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini Bled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04329264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Montagut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04329253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Joltreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schewe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.monto.2023.01.0073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman de Rafael" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.2710" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-02193795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR40034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925666v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2022.2065959" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03925677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cliff Dlamini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461452917691863" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.101.0151" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.051.0188" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/eris.v3i2.04" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.008.0173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01615949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.141.0107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini Bled" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04329264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Montagut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04329253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Milhorance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Checchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Joltreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Schewe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.monto.2023.01.0073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman de Rafael" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.2710" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Droniou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-02193795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR40034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>