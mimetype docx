--- v0 (2026-04-12)
+++ v1 (2026-05-19)
@@ -1497,264 +1497,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing with Intervals : the Ultimate Symbolic Computation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling Uncertainties with Symbolic/Numerical Solvers for a Class of Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Grandón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tavolieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wolfram Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Illinois, United States</w:t>
+              <w:t xml:space="preserve">World Congress of International Federation for the Theory of Machines and Mechanisms (IFToMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989873v1</w:t>
+                <w:t xml:space="preserve">hal-00989895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Uncertainties with Symbolic/Numerical Solvers for a Class of Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Grandón</w:t>
+                <w:t xml:space="preserve">Computing with Intervals : the Ultimate Symbolic Computation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of International Federation for the Theory of Machines and Mechanisms (IFToMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
+              <w:t xml:space="preserve">Wolfram Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989895v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining CP and Interval Methods for solving the Direct Kinematic of a Parallel Robot under Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Grandón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,259 +2527,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal information sensor system for indoor tracking of several persons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive Sensors for Activity Analysis of Elderly People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Pourtallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Hédi Amri</w:t>
+                <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Coulbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tania Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315252v1</w:t>
+                <w:t xml:space="preserve">hal-02315248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Sensors for Activity Analysis of Elderly People</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal information sensor system for indoor tracking of several persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Hédi Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Pourtallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Coulbois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315248v1</w:t>
+                <w:t xml:space="preserve">hal-02315252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3479,51 +3479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Gasc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Yahia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659400" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farenc Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00784857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Gasc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Yahia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659400" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03508606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farenc Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15396-9_39" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Capolsini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00784857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00787230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>