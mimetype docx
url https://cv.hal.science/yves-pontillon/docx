--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -472,447 +472,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power continuous wave laser heating of graphite in a high temperature range up to 3800 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical simulations of laser heating experiments on UO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vidal</w:t>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lescoute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Pontillon</w:t>
+                <w:t xml:space="preserve">Jerome Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rullier</w:t>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 557, pp.153220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466241v1</w:t>
+                <w:t xml:space="preserve">hal-03466237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of graphite with near infrared microsecond pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Reymond</w:t>
+                <w:t xml:space="preserve">High power continuous wave laser heating of graphite in a high temperature range up to 3800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (4), pp.043102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-021-04815-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03466235v1</w:t>
+                <w:t xml:space="preserve">hal-03466241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical simulations of laser heating experiments on UO$_2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Laser ablation of graphite with near infrared microsecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 557, pp.153220. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (9), pp.722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-021-04815-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466237v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical system for real-time monitoring of nuclear fuel pellets at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,965 +1498,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bès</w:t>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kvashnina</w:t>
+                <w:t xml:space="preserve">J. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rossberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Desgranges</w:t>
+                <w:t xml:space="preserve">G. Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (1), pp.013110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02429995v1</w:t>
+                <w:t xml:space="preserve">hal-02426121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kvashnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Burla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">A. Rossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Richaud</w:t>
+                <w:t xml:space="preserve">G. Dottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Volle</w:t>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (1), pp.013110. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 507, pp.145-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426121v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02429995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 3: Fission Products speciation in the VERDON-1 Sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditions part 1: Main lessons learnt from the first VERDON test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 495, pp.291-298. </w:t>
+              <w:t xml:space="preserve">, 2017, 495, pp.363-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02380864v1</w:t>
+                <w:t xml:space="preserve">cea-02388710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 2: Fuel behavior in the VERDON-1 sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Gall Claire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gallais-During</w:t>
+                <w:t xml:space="preserve">Ariste Bolivard Voufack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.544-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02388727v1</w:t>
+                <w:t xml:space="preserve">hal-02196484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Lecomte</w:t>
+                <w:t xml:space="preserve">Overview of the VERDON-ISTP Program and main insights from the VERDON-2 air ingress test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196484v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditions part 1: Main lessons learnt from the first VERDON test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 2: Fuel behavior in the VERDON-1 sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gall Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Gallais-During</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 495, pp.363-384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.021⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 495, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02388710v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the VERDON-ISTP Program and main insights from the VERDON-2 air ingress test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 3: Fission Products speciation in the VERDON-1 Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bonnin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.109-117. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 495, pp.291-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02380827v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on Fission Products behaviour in Nuclear Severe Accident Conditions by X-ray Absorption Spectroscopy</w:t>
               </w:r>
@@ -2576,103 +2576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and first results of fission product release and transport provided by the VERDON facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-P. Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 277, pp.117-123. </w:t>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,256 +2954,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Feasibility Studies for Speckle Interferometry Used to Measure Deformation in Nuclear Fuel Cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Zerega</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Vauselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177, pp.285-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02073557v1</w:t>
+                <w:t xml:space="preserve">hal-00675482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Studies for Speckle Interferometry Used to Measure Deformation in Nuclear Fuel Cladding</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brkic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.1323-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2179315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675482v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02073557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a biphasic domain in the UO 2-Nd 2O 3 diagram at low temperature: a proof for a miscibility gap in the UO 2-Nd 2O 3 phase diagram?</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172-174, pp.624-629. </w:t>
@@ -4154,510 +4154,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Laser-Based Experimental Platforms for the Study of Thermophysical properties of Nuclear Irradiated Fuels at High Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of central hole formation at very high power levels in PWR nuclear fuel by simulations and laser experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d Symposium on Thermophysical Properties (Thermosymposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Boulder (CO), United States</w:t>
+              <w:t xml:space="preserve">Top Fuel 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911082v1</w:t>
+                <w:t xml:space="preserve">hal-05519727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Laser Processing as a promising approach for the preparation of nuclear fuel ceramic samples in harsh environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Laser-Based Experimental Platforms for the Study of Thermophysical properties of Nuclear Irradiated Fuels at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés Laser pour l'Industrie (PLI2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">22d Symposium on Thermophysical Properties (Thermosymposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Boulder (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909429v1</w:t>
+                <w:t xml:space="preserve">hal-04911082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of laser techniques for the study of fission and fusion materials at high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Investigation of Laser Processing as a promising approach for the preparation of nuclear fuel ceramic samples in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Procédés Laser pour l'Industrie (PLI2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909411v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of central hole formation at very high power levels in PWR nuclear fuel by simulations and laser experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of laser techniques for the study of fission and fusion materials at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gérard</w:t>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Grenobe, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519727v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Source Term Assessments for a Loss-of-Cooling Accident in a Spent Fuel Pool: Insights from Uncertainty and Sensitivity analyses and potential benefit of water injection by spray system</w:t>
               </w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,103 +4893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power Laser-based for nuclear fuels behaviour and properties investigation under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Esteban Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Luca, Italy</w:t>
@@ -5012,230 +5012,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917342v1</w:t>
+                <w:t xml:space="preserve">hal-03751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage par laser pour l’étude des combustibles nucléaires portés à hautes-température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5273,77 +5273,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-based experiments to study the recrystallization kinetics of tungsten at high temperature’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5379,316 +5379,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751053v1</w:t>
+                <w:t xml:space="preserve">hal-03917303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917303v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power CW laser heating of graphite at high temperature and applications in material studies and laser processing’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,77 +5739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of fuel behaviour during RIA transients: new insights gained thanks to laser heating experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sercombe Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,90 +5860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser micro-processing of graphite with pulsed ytterbium laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technologies – ALT21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5968,103 +5968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power CW laser heating for the study of materials at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Forum Lasers et Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Belgodere, France</w:t>
@@ -6106,51 +6106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal heat loads on nuclear fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,1835 +6467,1835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight on Volatile Fission Products (I and Cs) release from high burnup UO$_2$ fuel under LOCA type conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal loads on nuclear fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOPFUEL 2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
+              <w:t xml:space="preserve">Topfuel 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338477v1</w:t>
+                <w:t xml:space="preserve">cea-02338471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Capdevila</w:t>
+                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338472v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielded Electron Microprobe and some of its main applications in HotlabsCharacterization of MOX irradiated fuels treated at very high temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’une plateforme expérimentale pour simuler la thermique d’un accident de réactivité (RIA) à l’échelle du laboratoire sur le combustible nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTLAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique MINOS – VII ((Materials Innovation for Nuclear Optimized Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328971v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415308v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO2 irradiated fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2018. Fundamental Materials Science to Enable the Performance and Safety of Nuclear Technologies. Symp EN17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338475v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme expérimentale pour simuler la thermique d’un accident de réactivité (RIA) à l’échelle du laboratoire sur le combustible nucléaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Capdevila</w:t>
+                <w:t xml:space="preserve">Speciation and release kinetics of the fission products Mo, Cs, Ba and I from nuclear fuels in severe accident conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Riglet-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique MINOS – VII ((Materials Innovation for Nuclear Optimized Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, cadarache, France</w:t>
+              <w:t xml:space="preserve">WRFPM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426369v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal loads on nuclear fuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Faucheux</w:t>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO$_2$ irradiated fuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MRS spring 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338471v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338951v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO2 irradiated fuel</w:t>
+                <w:t xml:space="preserve">New Insight on Volatile Fission Products (I and Cs) release from high burnup UO$_2$ fuel under LOCA type conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2018. Fundamental Materials Science to Enable the Performance and Safety of Nuclear Technologies. Symp EN17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">TOPFUEL 2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929939v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and release kinetics of the fission products Mo, Cs, Ba and I from nuclear fuels in severe accident conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shielded Electron Microprobe and some of its main applications in HotlabsCharacterization of MOX irradiated fuels treated at very high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Felines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRFPM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">HOTLAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400191v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO$_2$ irradiated fuel.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339066v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
+              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426352v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoreSOAR Core Degradation SOAR Update Status May 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe Accident Research activities at the CEA Methodology and Main Insights Related to Source Term Quantification and Fuel Behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Haste</w:t>
+                <w:t xml:space="preserve">C. Legall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barrachin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Miassoedov</w:t>
+                <w:t xml:space="preserve">V. Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Review Meeting on Severe Accident Research (ERMSAR - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">HOT LAB 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mito, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418127v1</w:t>
+                <w:t xml:space="preserve">hal-02418108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a new gamma spectrometry sighting device for gaseous iodine measurements in the VERDON CET-loop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ducros</w:t>
+                <w:t xml:space="preserve">CoreSOAR Core Degradation SOAR Update Status May 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miassoedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">8th European Review Meeting on Severe Accident Research (ERMSAR - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417817v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Accident Research activities at the CEA Methodology and Main Insights Related to Source Term Quantification and Fuel Behavior.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and implementation of a new gamma spectrometry sighting device for gaseous iodine measurements in the VERDON CET-loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Basini</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOT LAB 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mito, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418108v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative Method to study Volatile Fission Products speciation in nuclear fuels under Severe Accident Conditions</w:t>
               </w:r>
@@ -8307,51 +8307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riglet-Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un interférométre de speckle à 2 longueurs d’ondes pour la mesures de déformation de crayons de combustible nucléaire en chauffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,442 +8495,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to explain the fission gas release between 500°c and 800°c on UO$_2$ irradiated fuel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MEXIICO a new equipment to study the pressure impact on the irradiated fuel behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numat2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Top Fuel Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02437063v1</w:t>
+                <w:t xml:space="preserve">cea-02438357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. 4 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing of MERARG Experimental Performances On-line Fission Gas Release Measurement by Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurika Janulyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2015 - 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp.1703-1709, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2554610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film samples: a new methodology for investigating the mechanisms of fission gas releases from nuclear fuel during a LOCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brindelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8961,825 +8965,821 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Mar 2016, Phoenix, United States. pp.2439 - 2445, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/adv.2016.501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEXIICO a new equipment to study the pressure impact on the irradiated fuel behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pontillon</w:t>
+                <w:t xml:space="preserve">Nuclear fuel behaviour at high temperature new insights from post-test examinations on the VERDON-1 sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel Meeting 2016</w:t>
+              <w:t xml:space="preserve">Top Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438357v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear fuel behaviour at high temperature new insights from post-test examinations on the VERDON-1 sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to explain the fission gas release between 500°c and 800°c on UO$_2$ irradiated fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+              <w:t xml:space="preserve">Numat2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02438702v1</w:t>
+                <w:t xml:space="preserve">cea-02437063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About nuclear fuels on MARS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size and radial origin of fragments formed while heating a 83 GWd/t$_U$ PWR fuel up to 1200 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pennisi</w:t>
+                <w:t xml:space="preserve">J. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Matheron</w:t>
+                <w:t xml:space="preserve">Th Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM2015 - Soleil User Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">HRP / WGFS LOCA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02506792v1</w:t>
+                <w:t xml:space="preserve">cea-01599153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a new gamma spectrometer on the MERARG loop Application to the volatile fission products release measurement.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Main outcomes relative to iodine behaviour from the VERDON/ISTP programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2015 - International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International OECD/NEA-NUGENIA/SARNET Workshop on the Progress in Iodine Behaviour for NPP Accident Analysis and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509259v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge distribution in doped uranium dioxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of a new gamma spectrometer on the MERARG loop Application to the volatile fission products release measurement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+                <w:t xml:space="preserve">B. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Department of condensed Matter Physics, Apr 2015, Prague - Pruhonice, Czech Republic</w:t>
+              <w:t xml:space="preserve">ANIMMA 2015 - International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230637v1</w:t>
+                <w:t xml:space="preserve">cea-02509259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and radial origin of fragments formed while heating a 83 GWd/t$_U$ PWR fuel up to 1200 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge distribution in doped uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Noirot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Fayette</w:t>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRP / WGFS LOCA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">45èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Department of condensed Matter Physics, Apr 2015, Prague - Pruhonice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01599153v1</w:t>
+                <w:t xml:space="preserve">hal-01230637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of model materials for fission products release study in Severe Accident Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9788,759 +9788,759 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERMSAR 2015 - 7th European Review Meeting on Severe Accident Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main outcomes relative to iodine behaviour from the VERDON/ISTP programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Hanus</w:t>
+                <w:t xml:space="preserve">About nuclear fuels on MARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pennisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International OECD/NEA-NUGENIA/SARNET Workshop on the Progress in Iodine Behaviour for NPP Accident Analysis and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">SUM2015 - Soleil User Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509274v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02506792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
+                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CMOI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854940v1</w:t>
+                <w:t xml:space="preserve">hal-00937947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
+                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
+              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937947v1</w:t>
+                <w:t xml:space="preserve">hal-00854936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
+                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854936v1</w:t>
+                <w:t xml:space="preserve">hal-00854940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
+                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764765v1</w:t>
+                <w:t xml:space="preserve">hal-00764776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
+                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
+              <w:t xml:space="preserve">European Nuclear Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764776v1</w:t>
+                <w:t xml:space="preserve">hal-00764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical method to measure deformations of nuclear fuel cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hot laboratories and remote handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10731,77 +10731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring laser ultra-fast ablation technique on UO2: advancements in Nuclear fuel micro-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Laser Ablation (COLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10964,51 +10964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11201,77 +11201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a new gamma spectrometry device on the VERDON CET loop to measure iodine release kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,51 +11326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 500°C and 800°C on UO2 irradiated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brindelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11616,51 +11616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corcoran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais-During" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall Claire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.09.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Malgouyres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.05.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0467907" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7BWR3280-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moysan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brindelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Riglet-Martial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brindelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurika Janulyte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2554610" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481517v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.501" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malgouyres" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloncle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438702v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pennisi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509259v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599153v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noirot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Blay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fayette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corcoran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais-During" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.09.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall Claire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Malgouyres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.05.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0467907" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7BWR3280-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brindelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Riglet-Martial" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339066v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brindelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moysan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417817v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438357v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malgouyres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloncle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurika Janulyte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2554610" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.501" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noirot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Blay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fayette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pennisi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>