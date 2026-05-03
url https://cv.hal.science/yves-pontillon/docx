--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1498,965 +1498,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Burla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">R. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Richaud</w:t>
+                <w:t xml:space="preserve">K. Kvashnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Volle</w:t>
+                <w:t xml:space="preserve">A. Rossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 507, pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426121v1</w:t>
+                <w:t xml:space="preserve">cea-02429995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Kvashnina</w:t>
+                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rossberg</w:t>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dottavio</w:t>
+                <w:t xml:space="preserve">J. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desgranges</w:t>
+                <w:t xml:space="preserve">G. Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 507, pp.145-150. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (1), pp.013110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02429995v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditions part 1: Main lessons learnt from the first VERDON test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 3: Fission Products speciation in the VERDON-1 Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallais-During</w:t>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 495, pp.363-384. </w:t>
+              <w:t xml:space="preserve">, 2017, 495, pp.291-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02388710v1</w:t>
+                <w:t xml:space="preserve">cea-02380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 2: Fuel behavior in the VERDON-1 sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariste Bolivard Voufack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Le Gall Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 495, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196484v1</w:t>
+                <w:t xml:space="preserve">cea-02388727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the VERDON-ISTP Program and main insights from the VERDON-2 air ingress test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard</w:t>
+                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariste Bolivard Voufack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gleizes</w:t>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.09.045⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.544-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02380827v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 2: Fuel behavior in the VERDON-1 sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditions part 1: Main lessons learnt from the first VERDON test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 495, pp.49-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 495, pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02388727v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 3: Fission Products speciation in the VERDON-1 Sample</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Overview of the VERDON-ISTP Program and main insights from the VERDON-2 air ingress test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 495, pp.291-298. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.109-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02380864v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on Fission Products behaviour in Nuclear Severe Accident Conditions by X-ray Absorption Spectroscopy</w:t>
               </w:r>
@@ -2576,103 +2576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and first results of fission product release and transport provided by the VERDON facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-P. Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 277, pp.117-123. </w:t>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172-174, pp.624-629. </w:t>
@@ -3609,294 +3609,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Charge and Spin Density Experimental Study of the Yttrium(III) Semiquinonato Complex Y(HBPz3)2(DTBSQ) and DFT Calculations</w:t>
+                <w:t xml:space="preserve">Images of unpaired electron density in molecular crystals obtained using experimentally constrained wavefunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Claiser</w:t>
+                <w:t xml:space="preserve">D. Jayatilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souhassou</w:t>
+                <w:t xml:space="preserve">A. Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.C48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021272v1</w:t>
+                <w:t xml:space="preserve">hal-00021284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of unpaired electron density in molecular crystals obtained using experimentally constrained wavefunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Charge and Spin Density Experimental Study of the Yttrium(III) Semiquinonato Complex Y(HBPz3)2(DTBSQ) and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jayatilaka</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B109(7), pp.2723-2732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0467907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021284v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4154,635 +4154,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of central hole formation at very high power levels in PWR nuclear fuel by simulations and laser experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Laser-Based Experimental Platforms for the Study of Thermophysical properties of Nuclear Irradiated Fuels at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gérard</w:t>
+                <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Caroline Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Grenobe, France</w:t>
+              <w:t xml:space="preserve">22d Symposium on Thermophysical Properties (Thermosymposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Boulder (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519727v1</w:t>
+                <w:t xml:space="preserve">hal-04911082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Laser-Based Experimental Platforms for the Study of Thermophysical properties of Nuclear Irradiated Fuels at High Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Laser Processing as a promising approach for the preparation of nuclear fuel ceramic samples in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d Symposium on Thermophysical Properties (Thermosymposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Boulder (CO), United States</w:t>
+              <w:t xml:space="preserve">Procédés Laser pour l'Industrie (PLI2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911082v1</w:t>
+                <w:t xml:space="preserve">hal-04909429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Laser Processing as a promising approach for the preparation of nuclear fuel ceramic samples in harsh environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
+                <w:t xml:space="preserve">Contribution of laser techniques for the study of fission and fusion materials at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédés Laser pour l'Industrie (PLI2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909429v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of laser techniques for the study of fission and fusion materials at high temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Source Term Assessments for a Loss-of-Cooling Accident in a Spent Fuel Pool: Insights from Uncertainty and Sensitivity analyses and potential benefit of water injection by spray system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Richou</w:t>
+                <w:t xml:space="preserve">Monica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ederli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 11 th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kungliga Tekniska Högskolan, May 2024, Stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909411v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Source Term Assessments for a Loss-of-Cooling Accident in a Spent Fuel Pool: Insights from Uncertainty and Sensitivity analyses and potential benefit of water injection by spray system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of central hole formation at very high power levels in PWR nuclear fuel by simulations and laser experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ederli</w:t>
+                <w:t xml:space="preserve">Maxime Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massone</w:t>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11 th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kungliga Tekniska Högskolan, May 2024, Stochkolm, Sweden</w:t>
+              <w:t xml:space="preserve">Top Fuel 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847726v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Experimental Devices for Severe Accident Study: a Laser Based Approach</w:t>
               </w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Esteban Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Luca, Italy</w:t>
@@ -5012,148 +5012,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751053v1</w:t>
+                <w:t xml:space="preserve">hal-03917342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage par laser pour l’étude des combustibles nucléaires portés à hautes-température</w:t>
               </w:r>
@@ -5273,77 +5273,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-based experiments to study the recrystallization kinetics of tungsten at high temperature’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5379,273 +5379,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917303v1</w:t>
+                <w:t xml:space="preserve">hal-03751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917342v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power CW laser heating of graphite at high temperature and applications in material studies and laser processing’</w:t>
               </w:r>
@@ -5981,90 +5981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power CW laser heating for the study of materials at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Forum Lasers et Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Belgodere, France</w:t>
@@ -6467,1460 +6467,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal loads on nuclear fuels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight on Volatile Fission Products (I and Cs) release from high burnup UO$_2$ fuel under LOCA type conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2018</w:t>
+              <w:t xml:space="preserve">TOPFUEL 2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338471v1</w:t>
+                <w:t xml:space="preserve">cea-02338477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.L. Solari</w:t>
+                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338951v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme expérimentale pour simuler la thermique d’un accident de réactivité (RIA) à l’échelle du laboratoire sur le combustible nucléaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shielded Electron Microprobe and some of its main applications in HotlabsCharacterization of MOX irradiated fuels treated at very high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Felines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique MINOS – VII ((Materials Innovation for Nuclear Optimized Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, cadarache, France</w:t>
+              <w:t xml:space="preserve">HOTLAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426369v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338475v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO2 irradiated fuel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2018. Fundamental Materials Science to Enable the Performance and Safety of Nuclear Technologies. Symp EN17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929939v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and release kinetics of the fission products Mo, Cs, Ba and I from nuclear fuels in severe accident conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sercombe</w:t>
+                <w:t xml:space="preserve">Développement d’une plateforme expérimentale pour simuler la thermique d’un accident de réactivité (RIA) à l’échelle du laboratoire sur le combustible nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRFPM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique MINOS – VII ((Materials Innovation for Nuclear Optimized Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400191v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO$_2$ irradiated fuel.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring 2018</w:t>
+              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339066v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal loads on nuclear fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
+              <w:t xml:space="preserve">Topfuel 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426352v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight on Volatile Fission Products (I and Cs) release from high burnup UO$_2$ fuel under LOCA type conditions</w:t>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO2 irradiated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ledieu</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOPFUEL 2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2018. Fundamental Materials Science to Enable the Performance and Safety of Nuclear Technologies. Symp EN17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338477v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielded Electron Microprobe and some of its main applications in HotlabsCharacterization of MOX irradiated fuels treated at very high temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation and release kinetics of the fission products Mo, Cs, Ba and I from nuclear fuels in severe accident conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Riglet-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTLAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">WRFPM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328971v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO$_2$ irradiated fuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">MRS spring 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338472v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Federici</w:t>
+                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415308v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Accident Research activities at the CEA Methodology and Main Insights Related to Source Term Quantification and Fuel Behavior.</w:t>
               </w:r>
@@ -8156,77 +8156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a new gamma spectrometry sighting device for gaseous iodine measurements in the VERDON CET-loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8307,51 +8307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riglet-Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,1291 +8495,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEXIICO a new equipment to study the pressure impact on the irradiated fuel behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to explain the fission gas release between 500°c and 800°c on UO$_2$ irradiated fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+              <w:t xml:space="preserve">Numat2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02438357v1</w:t>
+                <w:t xml:space="preserve">cea-02437063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. L. Solari</w:t>
+                <w:t xml:space="preserve">MEXIICO a new equipment to study the pressure impact on the irradiated fuel behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Top Fuel Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572977v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing of MERARG Experimental Performances On-line Fission Gas Release Measurement by Mass Spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Zerega</w:t>
+                <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2015 - 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2554610⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509250v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film samples: a new methodology for investigating the mechanisms of fission gas releases from nuclear fuel during a LOCA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+                <w:t xml:space="preserve">Increasing of MERARG Experimental Performances On-line Fission Gas Release Measurement by Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurika Janulyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.501⟩</w:t>
+              <w:t xml:space="preserve">ANIMMA 2015 - 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp.1703-1709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2554610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481517v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear fuel behaviour at high temperature new insights from post-test examinations on the VERDON-1 sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin film samples: a new methodology for investigating the mechanisms of fission gas releases from nuclear fuel during a LOCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Mar 2016, Phoenix, United States. pp.2439 - 2445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438702v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to explain the fission gas release between 500°c and 800°c on UO$_2$ irradiated fuel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclear fuel behaviour at high temperature new insights from post-test examinations on the VERDON-1 sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numat2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Top Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02437063v1</w:t>
+                <w:t xml:space="preserve">cea-02438702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and radial origin of fragments formed while heating a 83 GWd/t$_U$ PWR fuel up to 1200 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About nuclear fuels on MARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Noirot</w:t>
+                <w:t xml:space="preserve">V. Pennisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th Blay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">P. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRP / WGFS LOCA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SUM2015 - Soleil User Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01599153v1</w:t>
+                <w:t xml:space="preserve">cea-02506792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main outcomes relative to iodine behaviour from the VERDON/ISTP programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International OECD/NEA-NUGENIA/SARNET Workshop on the Progress in Iodine Behaviour for NPP Accident Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a new gamma spectrometer on the MERARG loop Application to the volatile fission products release measurement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2015 - International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge distribution in doped uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannina Dottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles University in Prague, Department of condensed Matter Physics, Apr 2015, Prague - Pruhonice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of model materials for fission products release study in Severe Accident Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9788,703 +9788,703 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERMSAR 2015 - 7th European Review Meeting on Severe Accident Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About nuclear fuels on MARS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Geiger</w:t>
+                <w:t xml:space="preserve">Size and radial origin of fragments formed while heating a 83 GWd/t$_U$ PWR fuel up to 1200 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pennisi</w:t>
+                <w:t xml:space="preserve">Th Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Matheron</w:t>
+                <w:t xml:space="preserve">L Fayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM2015 - Soleil User Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">HRP / WGFS LOCA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02506792v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01599153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
+                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937947v1</w:t>
+                <w:t xml:space="preserve">hal-00854940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
+                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">CMOI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854936v1</w:t>
+                <w:t xml:space="preserve">hal-00937947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
+                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854940v1</w:t>
+                <w:t xml:space="preserve">hal-00854936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
+                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
+              <w:t xml:space="preserve">European Nuclear Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764776v1</w:t>
+                <w:t xml:space="preserve">hal-00764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
+                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764765v1</w:t>
+                <w:t xml:space="preserve">hal-00764776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical method to measure deformations of nuclear fuel cladding</w:t>
               </w:r>
@@ -11201,77 +11201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a new gamma spectrometry device on the VERDON CET loop to measure iodine release kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,51 +11326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 500°C and 800°C on UO2 irradiated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brindelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11616,51 +11616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corcoran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais-During" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.09.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall Claire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Malgouyres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.05.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0467907" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7BWR3280-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brindelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Riglet-Martial" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339066v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brindelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moysan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417817v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438357v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malgouyres" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloncle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurika Janulyte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2554610" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.501" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noirot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Blay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fayette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pennisi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corcoran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais-During" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall Claire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.09.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Malgouyres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.05.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0467907" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7BWR3280-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moysan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brindelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Riglet-Martial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brindelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417817v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malgouyres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloncle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509250v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurika Janulyte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2554610" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438702v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pennisi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noirot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Blay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fayette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>