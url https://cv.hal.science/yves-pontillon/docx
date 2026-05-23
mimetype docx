--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -472,447 +472,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical simulations of laser heating experiments on UO$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High power continuous wave laser heating of graphite in a high temperature range up to 3800 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">T. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Sercombe</w:t>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">J. Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (4), pp.043102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466237v1</w:t>
+                <w:t xml:space="preserve">hal-03466241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power continuous wave laser heating of graphite in a high temperature range up to 3800 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser ablation of graphite with near infrared microsecond pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Rullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033530⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (9), pp.722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-021-04815-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466241v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of graphite with near infrared microsecond pulses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical simulations of laser heating experiments on UO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (9), pp.722. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 557, pp.153220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-021-04815-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466235v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical system for real-time monitoring of nuclear fuel pellets at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,965 +1498,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bès</w:t>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kvashnina</w:t>
+                <w:t xml:space="preserve">J. Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rossberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Desgranges</w:t>
+                <w:t xml:space="preserve">G. Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (1), pp.013110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02429995v1</w:t>
+                <w:t xml:space="preserve">hal-02426121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental platform for real-time measurement of the deformation of nuclear fuel rod claddings submitted to thermal transients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">New insight in the uranium valence state determination in U$_y$Nd$_{1−y}$O$_{2 \pm x}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kvashnina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Burla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">A. Rossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Richaud</w:t>
+                <w:t xml:space="preserve">G. Dottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Volle</w:t>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (1), pp.013110. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 507, pp.145-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4996611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426121v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02429995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 3: Fission Products speciation in the VERDON-1 Sample</w:t>
+                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Geiger</w:t>
+                <w:t xml:space="preserve">Ariste Bolivard Voufack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallais-During</w:t>
+                <w:t xml:space="preserve">Nicolas Claiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (4), pp.544-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02380864v1</w:t>
+                <w:t xml:space="preserve">hal-02196484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 2: Fuel behavior in the VERDON-1 sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditions part 1: Main lessons learnt from the first VERDON test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 495, pp.49-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 495, pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02388727v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When combined X-ray and polarized neutron diffraction data challenge high-level calculations: spin-resolved electron density of an organic radical</w:t>
+                <w:t xml:space="preserve">Overview of the VERDON-ISTP Program and main insights from the VERDON-2 air ingress test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariste Bolivard Voufack</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Lecomte</w:t>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520617008241⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196484v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditions part 1: Main lessons learnt from the first VERDON test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 2: Fuel behavior in the VERDON-1 sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Gall Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Gallais-During</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 495, pp.363-384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.021⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 495, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02388710v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02388727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the VERDON-ISTP Program and main insights from the VERDON-2 air ingress test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Fission products and nuclear fuel behavior under severe accident conditions Part 3: Fission Products speciation in the VERDON-1 Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bonnin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.109-117. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 495, pp.291-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02380827v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on Fission Products behaviour in Nuclear Severe Accident Conditions by X-ray Absorption Spectroscopy</w:t>
               </w:r>
@@ -2576,103 +2576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and first results of fission product release and transport provided by the VERDON facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais-During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-P. Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 277, pp.117-123. </w:t>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vermersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2954,256 +2954,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Studies for Speckle Interferometry Used to Measure Deformation in Nuclear Fuel Cladding</w:t>
+                <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vauselle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Zerega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynard-Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brkic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.1323-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2179315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675482v1</w:t>
+                <w:t xml:space="preserve">cea-02073557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Fission Gas Release Kinetics by On-Line Mass Spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility Studies for Speckle Interferometry Used to Measure Deformation in Nuclear Fuel Cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vauselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177, pp.285-292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02073557v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a biphasic domain in the UO 2-Nd 2O 3 diagram at low temperature: a proof for a miscibility gap in the UO 2-Nd 2O 3 phase diagram?</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Data - Pt B: Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172-174, pp.624-629. </w:t>
@@ -3609,294 +3609,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of unpaired electron density in molecular crystals obtained using experimentally constrained wavefunctions</w:t>
+                <w:t xml:space="preserve">Combined Charge and Spin Density Experimental Study of the Yttrium(III) Semiquinonato Complex Y(HBPz3)2(DTBSQ) and DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jayatilaka</w:t>
+                <w:t xml:space="preserve">N. Claiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Whitton</w:t>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lecomte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B109(7), pp.2723-2732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0467907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021284v1</w:t>
+                <w:t xml:space="preserve">hal-00021272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Charge and Spin Density Experimental Study of the Yttrium(III) Semiquinonato Complex Y(HBPz3)2(DTBSQ) and DFT Calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Images of unpaired electron density in molecular crystals obtained using experimentally constrained wavefunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jayatilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Whitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.C48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00021272v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4173,51 +4173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Laser-Based Experimental Platforms for the Study of Thermophysical properties of Nuclear Irradiated Fuels at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,77 +4298,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Laser Processing as a promising approach for the preparation of nuclear fuel ceramic samples in harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédés Laser pour l'Industrie (PLI2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4393,77 +4393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of laser techniques for the study of fission and fusion materials at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,277 +4512,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Source Term Assessments for a Loss-of-Cooling Accident in a Spent Fuel Pool: Insights from Uncertainty and Sensitivity analyses and potential benefit of water injection by spray system</w:t>
+                <w:t xml:space="preserve">Investigation of central hole formation at very high power levels in PWR nuclear fuel by simulations and laser experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+                <w:t xml:space="preserve">Maxime Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Massone</w:t>
+                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11 th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kungliga Tekniska Högskolan, May 2024, Stochkolm, Sweden</w:t>
+              <w:t xml:space="preserve">Top Fuel 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847726v1</w:t>
+                <w:t xml:space="preserve">hal-05519727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of central hole formation at very high power levels in PWR nuclear fuel by simulations and laser experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Source Term Assessments for a Loss-of-Cooling Accident in a Spent Fuel Pool: Insights from Uncertainty and Sensitivity analyses and potential benefit of water injection by spray system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Coindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gérard</w:t>
+                <w:t xml:space="preserve">S. Ederli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica d'Ambrosi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">M. Massone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Grenobe, France</w:t>
+              <w:t xml:space="preserve">The 11 th European Review Meeting on Severe Accident Research (ERMSAR2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kungliga Tekniska Högskolan, May 2024, Stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519727v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Experimental Devices for Severe Accident Study: a Laser Based Approach</w:t>
               </w:r>
@@ -4893,90 +4893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power Laser-based for nuclear fuels behaviour and properties investigation under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Esteban Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5012,683 +5012,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chauffage par laser pour l’étude des combustibles nucléaires portés à hautes-température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917342v1</w:t>
+                <w:t xml:space="preserve">hal-03917313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage par laser pour l’étude des combustibles nucléaires portés à hautes-température</w:t>
+                <w:t xml:space="preserve">Laser-based experiments to study the recrystallization kinetics of tungsten at high temperature’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Cifuentes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917313v1</w:t>
+                <w:t xml:space="preserve">hal-03751049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based experiments to study the recrystallization kinetics of tungsten at high temperature’</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Richou</w:t>
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doualle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lenci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Klosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751049v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: New insights gained thanks to Laser-based experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sercombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Subsecond Thermophysics IWSSTP-13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751053v1</w:t>
+                <w:t xml:space="preserve">hal-03917303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-based experiments to investigate nuclear fuels behaviour under thermal stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation of nuclear fuels behaviour under thermal stresses: new insights gained thanks to laser-based experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">TopFuel 2022 Light Water Reactor Fuel Performance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917303v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power CW laser heating of graphite at high temperature and applications in material studies and laser processing’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,77 +5739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of fuel behaviour during RIA transients: new insights gained thanks to laser heating experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sercombe Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,90 +5860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser micro-processing of graphite with pulsed ytterbium laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technologies – ALT21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5968,51 +5968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power CW laser heating for the study of materials at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal heat loads on nuclear fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Nineteenth International Conference on Fusion Reactor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Jolla, United States</w:t>
@@ -6467,1835 +6467,1835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight on Volatile Fission Products (I and Cs) release from high burnup UO$_2$ fuel under LOCA type conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Moysan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard</w:t>
+                <w:t xml:space="preserve">L. Fayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ledieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zacharie-Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOPFUEL 2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338477v1</w:t>
+                <w:t xml:space="preserve">cea-02338475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">Développement d’une plateforme expérimentale pour simuler la thermique d’un accident de réactivité (RIA) à l’échelle du laboratoire sur le combustible nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique MINOS – VII ((Materials Innovation for Nuclear Optimized Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338472v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielded Electron Microprobe and some of its main applications in HotlabsCharacterization of MOX irradiated fuels treated at very high temperatures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal loads on nuclear fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTLAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Topfuel 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328971v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415308v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products and nuclear fuel behaviour under severe accident conditionsSpeciation of fission productsin the Verdon 3 and -4 samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO2 irradiated fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2018 - The Nuclear Materials Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2018. Fundamental Materials Science to Enable the Performance and Safety of Nuclear Technologies. Symp EN17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338475v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme expérimentale pour simuler la thermique d’un accident de réactivité (RIA) à l’échelle du laboratoire sur le combustible nucléaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Capdevila</w:t>
+                <w:t xml:space="preserve">Speciation and release kinetics of the fission products Mo, Cs, Ba and I from nuclear fuels in severe accident conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Riglet-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sercombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique MINOS – VII ((Materials Innovation for Nuclear Optimized Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, cadarache, France</w:t>
+              <w:t xml:space="preserve">WRFPM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426369v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO$_2$ irradiated fuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t>
+              <w:t xml:space="preserve">MRS spring 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338951v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using laser remote heating to simulate extreme thermal loads on nuclear fuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gallais</w:t>
+                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Capdevila</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topfuel 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338471v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO2 irradiated fuel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2018. Fundamental Materials Science to Enable the Performance and Safety of Nuclear Technologies. Symp EN17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Topfuel 2018 - 2018 Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929939v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and release kinetics of the fission products Mo, Cs, Ba and I from nuclear fuels in severe accident conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insight on Volatile Fission Products (I and Cs) release from high burnup UO$_2$ fuel under LOCA type conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRFPM 2018</w:t>
+              <w:t xml:space="preserve">TOPFUEL 2018 - Light Water Reactor (LWR) Fuel Performance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400191v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 600°C and 800°C on UO$_2$ irradiated fuel.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shielded Electron Microprobe and some of its main applications in HotlabsCharacterization of MOX irradiated fuels treated at very high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Felines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">HOTLAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339066v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauffage contrôlé par Laser pour la simulation de charges thermiques sur des matériaux et assemblages pour le nucléaire’</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+                <w:t xml:space="preserve">Some pending issues in nuclear fuel and in-core materials development for LWRs experimental support for modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATERIAUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, strasbourg, France</w:t>
+              <w:t xml:space="preserve">OECD/NEA Workshop Enhancing experimental support for advancements in Nuclear fuels and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426352v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Accident Research activities at the CEA Methodology and Main Insights Related to Source Term Quantification and Fuel Behavior.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and implementation of a new gamma spectrometry sighting device for gaseous iodine measurements in the VERDON CET-loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Basini</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOT LAB 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mito, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418108v1</w:t>
+                <w:t xml:space="preserve">hal-02417817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoreSOAR Core Degradation SOAR Update Status May 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Haste</w:t>
+                <w:t xml:space="preserve">F. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barrachin</w:t>
+                <w:t xml:space="preserve">G. Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miassoedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Review Meeting on Severe Accident Research (ERMSAR - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a new gamma spectrometry sighting device for gaseous iodine measurements in the VERDON CET-loop</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe Accident Research activities at the CEA Methodology and Main Insights Related to Source Term Quantification and Fuel Behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Ducros</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">HOT LAB 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mito, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417817v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative Method to study Volatile Fission Products speciation in nuclear fuels under Severe Accident Conditions</w:t>
               </w:r>
@@ -8307,51 +8307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riglet-Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un interférométre de speckle à 2 longueurs d’ondes pour la mesures de déformation de crayons de combustible nucléaire en chauffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,2052 +8495,2052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An auto-catalytic mechanism to explain the fission gas release between 500°c and 800°c on UO$_2$ irradiated fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Brindelle</w:t>
+                <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numat2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02437063v1</w:t>
+                <w:t xml:space="preserve">hal-01572977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEXIICO a new equipment to study the pressure impact on the irradiated fuel behavior</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing of MERARG Experimental Performances On-line Fission Gas Release Measurement by Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alloncle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurika Janulyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zerega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel Meeting 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANIMMA 2015 - 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal. pp.1703-1709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2554610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02438357v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products behaviour in UO2 submitted to nuclear severe accident conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Martin</w:t>
+                <w:t xml:space="preserve">Thin film samples: a new methodology for investigating the mechanisms of fission gas releases from nuclear fuel during a LOCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on X-ray Absorption Fine Structure (XAFS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Mar 2016, Phoenix, United States. pp.2439 - 2445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/712/1/012098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572977v1</w:t>
+                <w:t xml:space="preserve">hal-01481517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing of MERARG Experimental Performances On-line Fission Gas Release Measurement by Mass Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEXIICO a new equipment to study the pressure impact on the irradiated fuel behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurika Janulyte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">E. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Andre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2015 - 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Top Fuel Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509250v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02438357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film samples: a new methodology for investigating the mechanisms of fission gas releases from nuclear fuel during a LOCA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclear fuel behaviour at high temperature new insights from post-test examinations on the VERDON-1 sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 MRS Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Top Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481517v1</w:t>
+                <w:t xml:space="preserve">cea-02438702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear fuel behaviour at high temperature new insights from post-test examinations on the VERDON-1 sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An auto-catalytic mechanism to explain the fission gas release between 500°c and 800°c on UO$_2$ irradiated fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brindelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Boise, United States</w:t>
+              <w:t xml:space="preserve">Numat2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02438702v1</w:t>
+                <w:t xml:space="preserve">cea-02437063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About nuclear fuels on MARS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of a new gamma spectrometer on the MERARG loop Application to the volatile fission products release measurement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pennisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Matheron</w:t>
+                <w:t xml:space="preserve">B. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM2015 - Soleil User Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ANIMMA 2015 - International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02506792v1</w:t>
+                <w:t xml:space="preserve">cea-02509259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main outcomes relative to iodine behaviour from the VERDON/ISTP programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge distribution in doped uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International OECD/NEA-NUGENIA/SARNET Workshop on the Progress in Iodine Behaviour for NPP Accident Analysis and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">45èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Department of condensed Matter Physics, Apr 2015, Prague - Pruhonice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509274v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a new gamma spectrometer on the MERARG loop Application to the volatile fission products release measurement.</w:t>
+                <w:t xml:space="preserve">Size and radial origin of fragments formed while heating a 83 GWd/t$_U$ PWR fuel up to 1200 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bernard</w:t>
+                <w:t xml:space="preserve">J. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2015 - International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">HRP / WGFS LOCA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509259v1</w:t>
+                <w:t xml:space="preserve">cea-01599153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge distribution in doped uranium dioxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+                <w:t xml:space="preserve">Use of model materials for fission products release study in Severe Accident Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Department of condensed Matter Physics, Apr 2015, Prague - Pruhonice, Czech Republic</w:t>
+              <w:t xml:space="preserve">ERMSAR 2015 - 7th European Review Meeting on Severe Accident Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230637v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of model materials for fission products release study in Severe Accident Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Main outcomes relative to iodine behaviour from the VERDON/ISTP programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallais-During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERMSAR 2015 - 7th European Review Meeting on Severe Accident Research</w:t>
+              <w:t xml:space="preserve">International OECD/NEA-NUGENIA/SARNET Workshop on the Progress in Iodine Behaviour for NPP Accident Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509278v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and radial origin of fragments formed while heating a 83 GWd/t$_U$ PWR fuel up to 1200 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Noirot</w:t>
+                <w:t xml:space="preserve">About nuclear fuels on MARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th Blay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lamontagne</w:t>
+                <w:t xml:space="preserve">V. Pennisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fayette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Pontillon</w:t>
+                <w:t xml:space="preserve">P. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRP / WGFS LOCA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SUM2015 - Soleil User Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01599153v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02506792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
+                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CMOI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854940v1</w:t>
+                <w:t xml:space="preserve">hal-00937947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférométrie de speckle pour la mesure de déformations du gainage de combustibles nucléaires</w:t>
+                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.X</w:t>
+              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937947v1</w:t>
+                <w:t xml:space="preserve">hal-00854936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de d éformations du gainage de combustible nucléaire par Interférométrie de Speckle</w:t>
+                <w:t xml:space="preserve">On-line deformation measurements of nuclear fuel rod cladding using speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Paris 2013 (Horizons de l'Optique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854936v1</w:t>
+                <w:t xml:space="preserve">hal-00854940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
+                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764765v1</w:t>
+                <w:t xml:space="preserve">hal-00764776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of nuclear fuel rod cladding deformation by speckle interferometry</w:t>
+                <w:t xml:space="preserve">On-line cladding deformation measurements of nuclear fuel rods submitted to analytical transient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Conference on Hot Laboratories and Remote Handling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marcoule, France</w:t>
+              <w:t xml:space="preserve">European Nuclear Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764776v1</w:t>
+                <w:t xml:space="preserve">hal-00764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an optical method to measure deformations of nuclear fuel cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vauselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hot laboratories and remote handling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10731,77 +10731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring laser ultra-fast ablation technique on UO2: advancements in Nuclear fuel micro-machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cifuentes Quintal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference On Laser Ablation (COLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10964,51 +10964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of experimental platform for analysis and imaging of fuel pellets heated at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidal Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Burla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11201,77 +11201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a new gamma spectrometry device on the VERDON CET loop to measure iodine release kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pontillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,51 +11326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An auto-catalytic mechanism to model the fission gas release between 500°C and 800°C on UO2 irradiated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brindelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguido Baldinozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11616,51 +11616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corcoran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais-During" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall Claire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.09.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Malgouyres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.05.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0467907" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7BWR3280-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moysan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brindelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Riglet-Martial" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brindelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417817v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437063v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malgouyres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloncle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509250v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurika Janulyte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2554610" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438702v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pennisi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noirot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Blay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fayette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doualle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pontillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Rullier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-08642-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Losfeld" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiorito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0139508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rullier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033530" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04815-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sercombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doualle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Burla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Capdevila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faucheux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Capdevila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sercombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Corcoran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996611" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02429995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kvashnina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dottavio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.04.046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariste Bolivard Voufack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claiser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617008241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais-During" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.09.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gall Claire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamontagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.08.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-P. Malgouyres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2014.05.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zweifel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermersch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.10.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5ZRTD0Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynard-Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brkic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2179315" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vauselle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marcet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbonera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0467907" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7BWR3280-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jayatilaka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whitton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Castermans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casterman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Richaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911082v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime G&#233;rard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica d'Ambrosi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Garcia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ederli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nonon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Cifuentes Quintal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cifuentes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rullier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercombe J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022508002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338475v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brindelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Riglet-Martial" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339066v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brindelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldinozzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338472v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moysan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Felines" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Brachet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrachin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Repetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miassoedov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hazemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572977v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012098" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509250v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guigues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurika Janulyte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2554610" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438357v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malgouyres" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clement" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloncle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509259v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cornu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230637v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noirot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Blay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fayette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pennisi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854940v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764776v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05304321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890077v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hiret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426361v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>