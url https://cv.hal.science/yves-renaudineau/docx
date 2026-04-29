--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -100,239 +100,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibody and biomarker detection in the follow-up of autoimmune diseases: state of the art and future perspectives</w:t>
+                <w:t xml:space="preserve">Intrathecal immunoglobulin production in the diagnosis, prognosis, and monitoring of autoimmune diseases of the central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Damoiseaux</w:t>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Bénédicte Puissant-Lubrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 12 (3), pp.100346. </w:t>
+              <w:t xml:space="preserve">, 2026, 12 (11), pp.100363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2025.100346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2026.100363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477904v1</w:t>
+                <w:t xml:space="preserve">hal-05545910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrathecal immunoglobulin production in the diagnosis, prognosis, and monitoring of autoimmune diseases of the central nervous system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Autoantibody and biomarker detection in the follow-up of autoimmune diseases: state of the art and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Damoiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Puissant-Lubrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 12 (11), pp.100363. </w:t>
+              <w:t xml:space="preserve">, 2026, 12 (3), pp.100346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2026.100363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2025.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545910v1</w:t>
+                <w:t xml:space="preserve">hal-05477904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Toll-like receptor 7 variants define disease risk and phenotypes in juvenile-onset systemic lupus erythematosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -416,295 +416,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Tissues: Convergence and Divergence of the Pathogenetic Mechanisms of Rheumatoid Arthritis and Osteoarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferon-γ release assay as an emergent powerful biomarker in systemic lupus erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Korovina</w:t>
+                <w:t xml:space="preserve">Emmanuel Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Valeeva</w:t>
+                <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Akhtyamov</w:t>
+                <w:t xml:space="preserve">Stanislas Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Gregory Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (17), pp.8742. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (10), pp.5313-5321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms26178742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291576v1</w:t>
+                <w:t xml:space="preserve">hal-05093687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon-γ release assay as an emergent powerful biomarker in systemic lupus erythematosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joint Tissues: Convergence and Divergence of the Pathogenetic Mechanisms of Rheumatoid Arthritis and Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Korovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Valeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Akhtyamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (10), pp.5313-5321. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (17), pp.8742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26178742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093687v1</w:t>
+                <w:t xml:space="preserve">hal-05291576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-specific epigenome-wide DNA methylation in peripheral CD4(+) lymphocytes from patients with primary biliary cholangitis</w:t>
               </w:r>
@@ -837,51 +837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD163 detection in immune check-point inhibitors-related acute interstitial nephritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1086,364 +1086,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across ancestries, HLA-B∗08:01∼DRB1∗03:01 (DR3) and HLA-DQA∗01:02 (DR2) increase the risk to develop juvenile-onset systemic lupus erythematosus through low complement C4 levels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The added value of coupling anti-dsDNA and anti-chromatin antibodies in follow-up monitoring of systemic lupus erythematosus patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Congy-Jolivet</w:t>
+                <w:t xml:space="preserve">Caroline Carlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Haldenby</w:t>
+                <w:t xml:space="preserve">Françoise Fortenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Belliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.100268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2025.100268⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.100274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2025.100274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093679v1</w:t>
+                <w:t xml:space="preserve">hal-05035191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of coupling anti-dsDNA and anti-chromatin antibodies in follow-up monitoring of systemic lupus erythematosus patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Fortenfant</w:t>
+                <w:t xml:space="preserve">Across ancestries, HLA-B∗08:01∼DRB1∗03:01 (DR3) and HLA-DQA∗01:02 (DR2) increase the risk to develop juvenile-onset systemic lupus erythematosus through low complement C4 levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Natoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bost</w:t>
+                <w:t xml:space="preserve">Nicolas Congy-Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Belliere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Faguer</w:t>
+                <w:t xml:space="preserve">Sam Haldenby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.100274. </w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.100268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2025.100274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2025.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035191v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary soluble CD163 is useful to predict lupus nephritis activity and to monitor standard-of-care therapy response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Colombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1488,537 +1488,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At Early Rheumatoid Arthritis Stage, the Infectious Spectrum Is Driven by Non-Familial Factors and Anti-CCP Immunization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial from the new editor-in-chief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13102796⟩</w:t>
+              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.100224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2023.100224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633320v1</w:t>
+                <w:t xml:space="preserve">hal-04856792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial from the new editor-in-chief</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Blocking Orai1 constitutive activity inhibits B-cell cancer migration and synergistically acts with drugs to reduce B-CLL cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scaviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthou Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2023.100224⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 971, pp.176515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2024.176515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856792v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking Orai1 constitutive activity inhibits B-cell cancer migration and synergistically acts with drugs to reduce B-CLL cell survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Scaviner</w:t>
+                <w:t xml:space="preserve">Urinary soluble CD163 is useful as “liquid biopsy” marker in lupus nephritis at both diagnosis and follow-up to predict impending flares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+                <w:t xml:space="preserve">Dominique Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthou Christian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Antoine Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mignen</w:t>
+                <w:t xml:space="preserve">David Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 971, pp.176515. </w:t>
+              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (19), pp.100244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2024.176515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2024.100244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532018v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary soluble CD163 is useful as “liquid biopsy” marker in lupus nephritis at both diagnosis and follow-up to predict impending flares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Orai1 Ca2+ channel modulators as therapeutic tools for treating cancer: Emerging evidence!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souleymane Abdoul-Azize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (19), pp.100244. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.115955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2024.100244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2023.115955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020394v1</w:t>
+                <w:t xml:space="preserve">hal-04400955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I interferon associated epistasis may contribute to early disease-onset and high disease activity in juvenile-onset lupus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,77 +2104,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of C1 inhibitor activity using a chromogenic automated assay: analytical and clinical performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Puissant-Lubrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (12), pp.2477-2484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2206,187 +2202,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orai1 Ca2+ channel modulators as therapeutic tools for treating cancer: Emerging evidence!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">At Early Rheumatoid Arthritis Stage, the Infectious Spectrum Is Driven by Non-Familial Factors and Anti-CCP Immunization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vannier</w:t>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Andrej Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Valeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Korovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Abdoul-Azize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Igor Serdiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 219, pp.115955. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.2796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2023.115955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm13102796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400955v1</w:t>
+                <w:t xml:space="preserve">hal-04633320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive risk factors before the onset of familial rheumatoid arthritis: the Tatarstan cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,64 +2610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoids selectively affect the memory T cell response to SARS-Cov2 spike in vaccinated and post-infected patients with systemic lupus erythematosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,77 +2744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lupus Nephritis Risk Factors and Biomarkers: An Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Belliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (19), pp.14526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2842,429 +2842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of imlifidase treatment on immunoglobulins in an HLA-hypersensitized lupus nephritis patient with anti-SSA/SSB antibodies after kidney transplantation: A case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunological and translational key challenges in systemic lupus erythematosus: A symposium update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Milhès</w:t>
+                <w:t xml:space="preserve">Sylviane Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marion</w:t>
+                <w:t xml:space="preserve">Christian Hedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Puissant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlène Bouthemy</w:t>
+                <w:t xml:space="preserve">Julie Bellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.100223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2023.100223⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.100199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2023.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400928v1</w:t>
+                <w:t xml:space="preserve">hal-04179906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the (Auto)Reactive T Cells in Rheumatoid Arthritis According to the Immune Epitope Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Impact of imlifidase treatment on immunoglobulins in an HLA-hypersensitized lupus nephritis patient with anti-SSA/SSB antibodies after kidney transplantation: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Clavel</w:t>
+                <w:t xml:space="preserve">Charlène Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (5), pp.4296. </w:t>
+              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.100223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24054296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2023.100223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179915v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological and translational key challenges in systemic lupus erythematosus: A symposium update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Characteristics of the (Auto)Reactive T Cells in Rheumatoid Arthritis According to the Immune Epitope Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Carlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Muller</w:t>
+                <w:t xml:space="preserve">Yannick Degboe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chauveau</w:t>
+                <w:t xml:space="preserve">Adeline Ruyssen-Witrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bellière</w:t>
+                <w:t xml:space="preserve">Cyril Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.100199. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.4296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2023.100199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24054296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179906v1</w:t>
+                <w:t xml:space="preserve">hal-04179915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious risk when prescribing rituximab in patients with hypogammaglobulinemia acquired in the setting of autoimmune diseases</w:t>
               </w:r>
@@ -3276,77 +3276,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lafaurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Immunopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120, pp.110342. </w:t>
@@ -3384,51 +3384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAK inhibition for CD3− CD4+ lymphocytic-variant hypereosinophilic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Groh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Martinez-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guet-Revillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,191 +3650,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of altered cell signaling pathways using proteomic profiling in stable and progressive chronic lymphocytic leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myositis-specific autoantibodies in clinical practice: Improving the performance of the immunodot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Adela Iuga</w:t>
+                <w:t xml:space="preserve">E. Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bordron</w:t>
+                <w:t xml:space="preserve">F. Fortenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+                <w:t xml:space="preserve">G. Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana‐ecaterina Pralea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JLB.4HI0620-392R⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.151998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2022.151998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565846v1</w:t>
+                <w:t xml:space="preserve">hal-04019868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoid use as a cause of non-cellular immune response to SARS-Cov2 Spike in patients with immune system diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3842,3999 +3838,4003 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Izopet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.102912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaut.2022.102912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myositis-specific autoantibodies in clinical practice: Improving the performance of the immunodot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRESCRIBING RITUXIMAB IN PATIENTS WITH AUTO-IMMUNE DISEASES AND ACQUIRED HYPOGAMMAGLOBULINEMIA: DESCRIPTION OF THE RISK OF SEVERE INFECTION IN 121 PATIENTS BEFORE THE SARS-Cov2 ERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortenfant</w:t>
+                <w:t xml:space="preserve">B. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semarthrit.2022.151998⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (Suppl 1), pp.917.1-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.1194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019868v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRESCRIBING RITUXIMAB IN PATIENTS WITH AUTO-IMMUNE DISEASES AND ACQUIRED HYPOGAMMAGLOBULINEMIA: DESCRIPTION OF THE RISK OF SEVERE INFECTION IN 121 PATIENTS BEFORE THE SARS-Cov2 ERA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Novel T cell interferon gamma release assay (IGRA) using spike recombinant protein for COVID19 vaccine response and Nucleocapsid for SARS-Cov2 response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Izopet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Treiner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.1194⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 237, pp.108979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2022.108979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709973v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel T cell interferon gamma release assay (IGRA) using spike recombinant protein for COVID19 vaccine response and Nucleocapsid for SARS-Cov2 response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Treiner</w:t>
+                <w:t xml:space="preserve">Anti-Citrullinated Peptide Antibodies Control Oral Porphyromonas and Aggregatibacter species in Patients with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Boulygina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Validov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kravtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2022.108979⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652771v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Citrullinated Peptide Antibodies Control Oral Porphyromonas and Aggregatibacter species in Patients with Rheumatoid Arthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+                <w:t xml:space="preserve">Lupus band test can be used in combination with anti-chromatin antibodies and complement analysis to predict transition from cutaneous to systemic lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Carlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fortenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Boulygina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olga Kravtsova</w:t>
+                <w:t xml:space="preserve">Carle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232012599⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.108908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2021.108908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877814v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lupus band test can be used in combination with anti-chromatin antibodies and complement analysis to predict transition from cutaneous to systemic lupus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Fortenfant</w:t>
+                <w:t xml:space="preserve">Kappa-index: Real-life evaluation of a new tool for multiple sclerosis diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tauber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carle Paul</w:t>
+                <w:t xml:space="preserve">Damien Biotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 234, pp.108908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2021.108908⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 241, pp.109066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2022.109066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019925v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kappa-index: Real-life evaluation of a new tool for multiple sclerosis diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Biotti</w:t>
+                <w:t xml:space="preserve">Apolipoprotein-A-I for severe COVID-19-induced hyperinflammatory states: A prospective case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Faguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud del Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Izopet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2022.109066⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.936659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2022.936659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009962v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein-A-I for severe COVID-19-induced hyperinflammatory states: A prospective case study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The oxygen carrier M101 alleviates complement activation, which may be beneficial for donor organ preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Izopet</w:t>
+                <w:t xml:space="preserve">Bénédicte Puissant-Lubrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouthemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Congy-Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2022.936659⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1006761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1006761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019822v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and pharmacokinetics of Roscovitine (Seliciclib) in cystic fibrosis patients chronically infected with Pseudomonas aeruginosa, a randomized, placebo-controlled study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Epigenetic aspects of autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.10.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.991693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.991693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019892v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Epigenetic aspects of autoimmune diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interplay of Environmental, Individual and Genetic Factors in Rheumatoid Arthritis Provocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Takha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gevorg Kazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.991693⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (15), pp.8140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04009872v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of Environmental, Individual and Genetic Factors in Rheumatoid Arthritis Provocation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">AB1151 DOES PREDNISONE AFFECT COVID19 VACCINE T CELL RESPONSE? A STUDY OF VACCINE RESPONSE IN PATIENTS WITH IMMUNE SYSTEM DISEASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Izopet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23158140⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (Suppl 1), pp.1692-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.3972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04019843v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB1151 DOES PREDNISONE AFFECT COVID19 VACCINE T CELL RESPONSE? A STUDY OF VACCINE RESPONSE IN PATIENTS WITH IMMUNE SYSTEM DISEASES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bost</w:t>
+                <w:t xml:space="preserve">Altered DNA methylation pattern characterizes the peripheral immune cells of patients with autoimmune hepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Zachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinelopi Arvaniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggeliki Lyberopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Sevdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthaios Speletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2022-eular.3972⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (6), pp.1355-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.15176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979906v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered DNA methylation pattern characterizes the peripheral immune cells of patients with autoimmune hepatitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthaios Speletas</w:t>
+                <w:t xml:space="preserve">Safety and pharmacokinetics of Roscovitine (Seliciclib) in cystic fibrosis patients chronically infected with Pseudomonas aeruginosa, a randomized, placebo-controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Hery-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Leven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.15176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.529-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019884v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxygen carrier M101 alleviates complement activation, which may be beneficial for donor organ preservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Congy-Jolivet</w:t>
+                <w:t xml:space="preserve">SARS-Cov2 acute and post-active infection in the context of autoimmune and chronic inflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Byvaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Оlga Kravtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Takha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Milhes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Minville</w:t>
+                <w:t xml:space="preserve">Sergei Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.1006761⟩</w:t>
+              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2022.100154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877850v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-Cov2 acute and post-active infection in the context of autoimmune and chronic inflammatory diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regina Larionova</w:t>
+                <w:t xml:space="preserve">Long non-coding RNA Xist contribution in systemic lupus erythematosus and rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Byvaltsev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergei Petrov</w:t>
+                <w:t xml:space="preserve">Jean-Charles Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2022.100154⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.108937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2022.108937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652760v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non-coding RNA Xist contribution in systemic lupus erythematosus and rheumatoid arthritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wesley Brooks</w:t>
+                <w:t xml:space="preserve">Identification of altered cell signaling pathways using proteomic profiling in stable and progressive chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Adela Iuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Plaza</w:t>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Guery</w:t>
+                <w:t xml:space="preserve">Ioana‐ecaterina Pralea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236, pp.108937. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111 (2), pp.313-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2022.108937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4HI0620-392R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019875v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elevated polyclonal free light chain level reflects a strong interferon signature in patients with systemic autoimmune diseases</w:t>
+                <w:t xml:space="preserve">Inflammatory Markers are Quickly Improved by Tocilizumab in Early Polymyalgia Rheumatica and Might Predict Early Response to Interleukin-6 Blockade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bettacchioli</w:t>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Le Gaffric</w:t>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mazeas</w:t>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Orietta Borghi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2021.100090⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40744-021-00299-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169484v1</w:t>
+                <w:t xml:space="preserve">hal-03215917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytokine network profile delineates a common Th1/Be1 pro‐inflammatory group of patients in four systemic autoimmune diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining multi-antigenic immunodot with indirect immunofluorescence on HEp-2 cells improves the diagnosis of systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fortenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41697⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.108774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2021.108774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169137v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory Markers are Quickly Improved by Tocilizumab in Early Polymyalgia Rheumatica and Might Predict Early Response to Interleukin-6 Blockade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Editorial: Role of Macrophage MicroRNAs in Inflammatory Diseases and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Berindan-Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Aurelia Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40744-021-00299-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.764525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215917v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Role of Macrophage MicroRNAs in Inflammatory Diseases and Cancer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tocilizumab controls bone turnover in early polymyalgia rheumatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Bettacchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.764525⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (3), pp.105117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565824v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multi-antigenic immunodot with indirect immunofluorescence on HEp-2 cells improves the diagnosis of systemic sclerosis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Causal risk and protective factors in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Takha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2021.108774⟩</w:t>
+              <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.100119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2021.100119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565877v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab controls bone turnover in early polymyalgia rheumatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
+                <w:t xml:space="preserve">A cytokine network profile delineates a common Th1/Be1 pro‐inflammatory group of patients in four systemic autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Garrigues</w:t>
+                <w:t xml:space="preserve">Alexis Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Bettacchioli</w:t>
+                <w:t xml:space="preserve">Marina Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Loeuille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">Laëtitia Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bettacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105117⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233400v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal risk and protective factors in rheumatoid arthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Arleevskaya</w:t>
+                <w:t xml:space="preserve">An elevated polyclonal free light chain level reflects a strong interferon signature in patients with systemic autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bettacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Takha</w:t>
+                <w:t xml:space="preserve">Christelle Le Gaffric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petrov</w:t>
+                <w:t xml:space="preserve">Margaux Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kazarian</w:t>
+                <w:t xml:space="preserve">Maria Orietta Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Novikov</w:t>
+                <w:t xml:space="preserve">Johan Frostegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of Translational Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4, pp.100119. </w:t>
+              <w:t xml:space="preserve">, 2021, 4, pp.100090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2021.100119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtauto.2021.100090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020736v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genetic variation with epigenetic profiles in Sjögren's syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la taille des glandes salivaires majeures dans le syndrome de Gougerot-Sjögren primitif : comparaison de l’examen clinique et de l’échographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Hedrich</w:t>
+                <w:t xml:space="preserve">Pauline Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2019.108314⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (4), pp.286-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431049v1</w:t>
+                <w:t xml:space="preserve">hal-03215960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la taille des glandes salivaires majeures dans le syndrome de Gougerot-Sjögren primitif : comparaison de l’examen clinique et de l’échographie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD5 and B lymphocyte responses: multifaceted effects through multitudes of pathways and channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewi Guellec</w:t>
+                <w:t xml:space="preserve">Taher Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bystrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.1201-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-0490-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215960v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 and B lymphocyte responses: multifaceted effects through multitudes of pathways and channels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiphospholipid autoantibody detection is important in all patients with systemic autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Adrien Marziale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Nafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Galinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Meroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-0490-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.102524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2020.102524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107217v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholipid autoantibody detection is important in all patients with systemic autoimmune diseases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pseudo-polyarthrite rhizomélique, beaucoup d’inflammation, peu d’autoimmunité : une étude cas-témoins longitudinale sur des paramètres immunologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Luigi Meroni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Devauchelle Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2020.102524⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.10.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106847v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pseudo-polyarthrite rhizomélique, beaucoup d’inflammation, peu d’autoimmunité : une étude cas-témoins longitudinale sur des paramètres immunologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Saraux</w:t>
+                <w:t xml:space="preserve">The Innate Part of the Adaptive Immune System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Devauchelle Pensec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87, pp.A85. </w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy &amp; Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.151-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.10.144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107546v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Innate Part of the Adaptive Immune System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative Analysis Reveals a Molecular Stratification of Systemic Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Blanco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wesley Brooks</w:t>
+                <w:t xml:space="preserve">Guillermo Barturen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Babaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Català-Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martínez-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzanna Makowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy &amp; Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08740-1⟩</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179873v1</w:t>
+                <w:t xml:space="preserve">hal-03217219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Analysis Reveals a Molecular Stratification of Systemic Autoimmune Diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Martínez-Bueno</w:t>
+                <w:t xml:space="preserve">Linking genetic variation with epigenetic profiles in Sjögren's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinelopi Arvaniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzanna Makowska</w:t>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.108314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.41610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2019.108314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217219v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Shaping of human immune system and metabolic processes by viruses and microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminov Rustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manukyan Gayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7853,511 +7853,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STIM1 at the plasma membrane as a new target in progressive chronic lymphocytic leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complement System: a Neglected Pathway in Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Debant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tinhinane Fali</w:t>
+                <w:t xml:space="preserve">Christian Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bettacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40425-019-0591-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-019-08741-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114358v1</w:t>
+                <w:t xml:space="preserve">hal-02147331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral-blood b-cell subset disturbances in inflammatory joint diseases induced by Tropheryma whipplei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STIM1 at the plasma membrane as a new target in progressive chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Debant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Le Goff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+                <w:t xml:space="preserve">Tinhinane Fali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211536⟩</w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40425-019-0591-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071702v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement System: a Neglected Pathway in Immunotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+                <w:t xml:space="preserve">Peripheral-blood b-cell subset disturbances in inflammatory joint diseases induced by Tropheryma whipplei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berthou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Bettacchioli</w:t>
+                <w:t xml:space="preserve">Thierry Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12016-019-08741-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147331v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptotic resistance in chronic lymphocytic leukemia and therapeutic perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Tomuleasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravnit Grewal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Clinical Laboratory Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (5), pp.321-332. </w:t>
@@ -8421,64 +8421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinelopi Arvaniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaliopi Zachou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8529,64 +8529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News and meta-analysis regarding anti-Beta 2 glycoprotein I antibodies and their determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bettacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Nafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaudineau Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8659,51 +8659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinelopi Arvaniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Dalekos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8780,90 +8780,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In seroconverted rheumatoid arthritis patients a multi-reactive anti-herpes IgM profile is associated with disease activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kravtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamil Validov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200, pp.19-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8897,90 +8897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota analysis in rheumatoid arthritis: News and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Boulygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9014,64 +9014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17p deletion strongly influences rituximab elimination in chronic lymphocytic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9148,103 +9148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of major salivary gland size in primary Sjögren’s syndrome: comparison between clinical examination and ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelenn Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -9282,103 +9282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate B Cells: the Archetype of Protective Immune Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Chriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -9416,103 +9416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toll-Like Receptors, Infections, and Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Bettacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9665,325 +9665,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA demethylation marks in chronic lymphocytic leukemia: it is time to let the cat out of the bag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+                <w:t xml:space="preserve">Antiphospholipid antibodies in lupus: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Nafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Bettacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihnea Zdrenghea</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Science OA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lupus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864537v1</w:t>
+                <w:t xml:space="preserve">hal-01949720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholipid antibodies in lupus: an update</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DNA demethylation marks in chronic lymphocytic leukemia: it is time to let the cat out of the bag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihnea Zdrenghea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Science OA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/fsoa-2017-0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949720v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Mechanisms of Alterations in DNA Methylation/Demethylation Leading to Myelodysplastic Syndromes/Acute Myeloid Leukemia and Chronic Lymphocytic Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempescul Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10060,90 +10060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to complement activation, cell membrane hypersialylation and relapses in chronic lymphocytic leukemia patients treated with rituximab and chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10220,51 +10220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Théréné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Abasq-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,10204 +10322,10195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-specific epigenome-wide DNA methylation profile in long-term cultured minor salivary gland epithelial cells from patients with Sjögren's syndrome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory B Cells and Response to Abatacept in Rheumatoid Arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orsia D Konsta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+                <w:t xml:space="preserve">Pierre Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstathia K Kapsogeorgou</w:t>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491301v1</w:t>
+                <w:t xml:space="preserve">hal-01521942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory B Cells and Response to Abatacept in Rheumatoid Arthritis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Correction of abnormal B-cell subset distribution by interleukin-6 receptor blockade in polymyalgia rheumatica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemerle</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521942v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining cytogenetic and epigenetic approaches in chronic lymphocytic leukemia improves prognosis prediction for patients with isolated 13q deletion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Alterations in DNA methylation/demethylation intermediates predict clinical outcome in chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hussam Saad</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-017-0422-7⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (39), pp.65699-65716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.20081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661942v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of abnormal B-cell subset distribution by interleukin-6 receptor blockade in polymyalgia rheumatica.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+                <w:t xml:space="preserve">Combining cytogenetic and epigenetic approaches in chronic lymphocytic leukemia improves prognosis prediction for patients with isolated 13q deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-017-0422-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515507v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in DNA methylation/demethylation intermediates predict clinical outcome in chronic lymphocytic leukemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between Viral Infection History Symptoms, Granulocyte Reactive Oxygen Species Activity, and Active Rheumatoid Arthritis Disease in Untreated Women at Onset: Results from a Longitudinal Cohort Study of Tatarstan Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Shafigullina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Filina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (39), pp.65699-65716. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.20081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573947v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Viral Infection History Symptoms, Granulocyte Reactive Oxygen Species Activity, and Active Rheumatoid Arthritis Disease in Untreated Women at Onset: Results from a Longitudinal Cohort Study of Tatarstan Women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+                <w:t xml:space="preserve">Constitutive calcium entry and cancer: updated views and insights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albina Shafigullina</w:t>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Filina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01725⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (5), pp.395-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-017-1216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267483v1</w:t>
+                <w:t xml:space="preserve">inserm-01526286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive calcium entry and cancer: updated views and insights.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-DNA and anti-nucleosome antibodies: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lupus: open access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01526286v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-DNA and anti-nucleosome antibodies: an update</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intracellular B Lymphocyte Signalling and the Regulation of Humoral Immunity and Autoimmunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher E Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bystrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voon H Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus: open access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-017-8609-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615499v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunophenotyping As a New Tool for Classification and Monitoring of Systemic Autoimmune Diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular B Lymphocyte Signalling and the Regulation of Humoral Immunity and Autoimmunity.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysregulated Lymphoid Cell Populations in Mouse Models of Systemic Lupus Erythematosus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voon H Ong</w:t>
+                <w:t xml:space="preserve">Aurélie de Groof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Isenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Edward K Wakeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12016-017-8609-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12016-017-8605-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521948v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulated Lymphoid Cell Populations in Mouse Models of Systemic Lupus Erythematosus.</w:t>
+                <w:t xml:space="preserve">Signature et conséquences des anomalies de méthylation de l’ADN au cours du syndrome sec de Gougerot–Sjögren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie de Groof</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+                <w:t xml:space="preserve">A. Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward K Wakeland</w:t>
+                <w:t xml:space="preserve">C. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-017-8605-8⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2017.03.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528593v1</w:t>
+                <w:t xml:space="preserve">hal-01528539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature et conséquences des anomalies de méthylation de l’ADN au cours du syndrome sec de Gougerot–Sjögren</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Épigénome et syndrome de Gougerot-Sjögren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2017.03.055⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528539v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épigénome et syndrome de Gougerot-Sjögren</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of Membrane-Bound STIM1 to Investigate Conformational Changes during STIM1 Activation upon Calcium Release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreya Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Debant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Buscaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.335-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01621514v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations of Membrane-Bound STIM1 to Investigate Conformational Changes during STIM1 Activation upon Calcium Release.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium Signaling: From Normal B Cell Development to Tolerance Breakdown and Autoimmunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Debant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nelig Le Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sreya Mukherjee</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), pp.335-344</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528595v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Signaling: From Normal B Cell Development to Tolerance Breakdown and Autoimmunity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sreya Mukherjee</w:t>
+                <w:t xml:space="preserve">Comparison of 2002 AECG and 2016 ACR/EULAR classification criteria and added value of salivary gland ultrasonography in a patient cohort with suspected primary Sjögren’s syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-017-1475-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528594v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2002 AECG and 2016 ACR/EULAR classification criteria and added value of salivary gland ultrasonography in a patient cohort with suspected primary Sjögren’s syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dewi Guellec</w:t>
+                <w:t xml:space="preserve">Cell-specific epigenome-wide DNA methylation profile in long-term cultured minor salivary gland epithelial cells from patients with Sjögren's syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsia D Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Costa</w:t>
+                <w:t xml:space="preserve">Efstathia K Kapsogeorgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (3), pp.625-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-017-1475-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662012v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPIGENETIC MECHANISMS IN SJÖGREN'S SYNDROME</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Les lymphocytes B de leucémie lymphoïde chronique, des lymphocytes B régulateurs qui s’ignorent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bordron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Medical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.22-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/hma.2016.1083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449169v1</w:t>
+                <w:t xml:space="preserve">hal-01296892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The active immunological profile in patients with primary Sjögren's syndrome is restricted to typically encountered autoantibodies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetics: DNA methylation signatures in Sjögren syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Ballestar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), pp.565-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319359v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lymphocytes B de leucémie lymphoïde chronique, des lymphocytes B régulateurs qui s’ignorent ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anti-CD20 monoclonal antibodies in chronic lymphocytic leukemia: from uncertainties to promises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihnea Zdrenghea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cristea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.569-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/imt-2015-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/hma.2016.1083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296892v1</w:t>
+                <w:t xml:space="preserve">hal-01515351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Sm and anti-U1-RNP antibodies: an update.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Effects of environmental factors and omega-3 fatty acids on rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus: open access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (3), pp.1000e104</w:t>
+              <w:t xml:space="preserve">Annals of Joint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491287v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocyte Disturbances in Primary Antiphospholipid Syndrome and Application to Venous Thromboembolism Follow-Up.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Anti-Sm and anti-U1-RNP antibodies: an update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lupus: open access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (3), pp.1000e104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352093v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics: DNA methylation signatures in Sjögren syndrome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Lymphocyte Disturbances in Primary Antiphospholipid Syndrome and Application to Venous Thromboembolism Follow-Up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Ballestar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-016-8568-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586156v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-CD20 monoclonal antibodies in chronic lymphocytic leukemia: from uncertainties to promises.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Regulatory B lymphocyte functions should be considered in chronic lymphocytic leukemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), pp.e1132977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/imt-2015-0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01515351v1</w:t>
+                <w:t xml:space="preserve">hal-01515229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and omega-3 fatty acids on rheumatoid arthritis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD5 expression promotes IL-10 production through activation of the MAPK/Erk pathway and upregulation of TRPC1 channels in B lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W H Brooks</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soizic Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher E Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Debant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Joint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-4</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334132v1</w:t>
+                <w:t xml:space="preserve">hal-01353347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory B lymphocyte functions should be considered in chronic lymphocytic leukemia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jamin</w:t>
+                <w:t xml:space="preserve">Epigenetic modifications affect cytokeratin 19 expression in salivary glands from patients with Sjögren's syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Kapsogeorgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (5), pp.e1132977</w:t>
+              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (1), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515229v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 expression promotes IL-10 production through activation of the MAPK/Erk pathway and upregulation of TRPC1 channels in B lymphocytes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Rheumatoid Arthritis Can Result from Provocation of the Immune System by Microorganisms and Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina I. Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga A. Kravtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly P. Tsibulkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353347v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of first-line tocilizumab therapy in early polymyalgia rheumatica: a prospective longitudinal study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-208742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Rheumatoid Arthritis Can Result from Provocation of the Immune System by Microorganisms and Viruses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isolated Cardiac Richter Syndrome: a Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihnea Zdrenghea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354684v1</w:t>
+                <w:t xml:space="preserve">hal-01377464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications affect cytokeratin 19 expression in salivary glands from patients with Sjögren's syndrome.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How herpesviridae combined with other viral infections can trigger and drive rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kravtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly P. Tsibulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lupus: open acc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (e102), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/loa.1000e102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294654v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated Cardiac Richter Syndrome: a Case Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Horia Marin</w:t>
+                <w:t xml:space="preserve">The active immunological profile in patients with primary Sjögren's syndrome is restricted to typically encountered autoantibodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377464v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How herpesviridae combined with other viral infections can trigger and drive rheumatoid arthritis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">EPIGENETIC MECHANISMS IN SJÖGREN'S SYNDROME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus: open acc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/loa.1000e102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01326980v1</w:t>
+                <w:t xml:space="preserve">hal-01449169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reclassification moléculaire des maladies auto-immunes systémiques pour identifier de nouveaux bio-marqueurs pertinents (Etude PRECISESADS).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigénétique et médecine prédictive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 473, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504581v1</w:t>
+                <w:t xml:space="preserve">hal-01148858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigénétique et médecine prédictive.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ofatumumab in a chronic lymphocytic leukemia patient with graft versus host disease and relapse after mini-alloBMT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Urian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christan Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihnea Zdrenghea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubomir Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 473, pp.37-41</w:t>
+              <w:t xml:space="preserve">Journal of B.U.ON. : official journal of the Balkan Union of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp.668-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148858v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofatumumab in a chronic lymphocytic leukemia patient with graft versus host disease and relapse after mini-alloBMT.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Petrov</w:t>
+                <w:t xml:space="preserve">Epigenetic modifications in salivary glands from patients with Sjögren's syndrome affect cytokeratin 19 expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O D Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kapsogeorgeou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of B.U.ON. : official journal of the Balkan Union of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (2), pp.668-9</w:t>
+              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (1), pp.e01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161743v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic modifications in salivary glands from patients with Sjögren's syndrome affect cytokeratin 19 expression.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Bordron</w:t>
+                <w:t xml:space="preserve">CD20 negative relapqe of a follicular lymphoma afterc hemoimmunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quintin-Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ianotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (1), pp.e01</w:t>
+              <w:t xml:space="preserve">Human &amp; Veterinary Medecine Bioflux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.302-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352111v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD20 negative relapqe of a follicular lymphoma afterc hemoimmunotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epigenomic revolution in autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human &amp; Veterinary Medecine Bioflux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.302-305</w:t>
+              <w:t xml:space="preserve">World Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260191v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic revolution in autoimmune diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Au-delà de nos gènes : la révolution de l’épigénétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.62</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 472, pp.27-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02026983v1</w:t>
+                <w:t xml:space="preserve">hal-01148850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-alpha-actinin antibodies are part of the anti-cell membrane antibody spectrum that characterize patients with lupus nephritis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Endogenous Retrovirus Group E and Its Involvement in Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Seret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.1238-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v7031238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183345v1</w:t>
+                <w:t xml:space="preserve">hal-01133313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de nos gènes : la révolution de l’épigénétique.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-alpha-actinin antibodies are part of the anti-cell membrane antibody spectrum that characterize patients with lupus nephritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pougnet-Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hanrotel-Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 472, pp.27-8</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148850v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Endogenous Retrovirus Group E and Its Involvement in Diseases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ofatumumab capacity to deplete B cells from chronic lymphocytic leukaemia is affected by C4 complement exhaustion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (3), pp.229-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v7031238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133313v1</w:t>
+                <w:t xml:space="preserve">hal-01515374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofatumumab capacity to deplete B cells from chronic lymphocytic leukaemia is affected by C4 complement exhaustion.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Hillion</w:t>
+                <w:t xml:space="preserve">Abatacept efficacy in rheumatoid arthritis is dependent upon baseline blood B-cell levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (3), pp.229-35</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515374v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abatacept efficacy in rheumatoid arthritis is dependent upon baseline blood B-cell levels.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">Defective DNA methylation in salivary gland epithelial acini from patients with Sjögren's syndrome is associated with SSB gene expression, anti-SSB/LA detection, and lymphocyte infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Kapsogeorgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.30-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270019v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexin A2 autoantibodies in thrombosis and autoimmune diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135 (2), pp.226-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2014.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective DNA methylation in salivary gland epithelial acini from patients with Sjögren's syndrome is associated with SSB gene expression, anti-SSB/LA detection, and lymphocyte infiltration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.K. Kapsogeorgou</w:t>
+                <w:t xml:space="preserve">Reclassification moléculaire des maladies auto-immunes systémiques pour identifier de nouveaux bio-marqueurs pertinents (Etude PRECISESADS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01253616v1</w:t>
+                <w:t xml:space="preserve">hal-01504581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-SLA/LP alone or in combination with anti-Ro52 and fine specificity of anti-Ro52 antibodies in patients with autoimmune hepatitis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kalliopi Zachou</w:t>
+                <w:t xml:space="preserve">Level of agreement between 2002 American-European Consensus Group and 2012 American College of Rheumatology classification criteria for Sjogren's syndrome and reasons for discrepancies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Gampeta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Goulis</w:t>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.12658⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.R74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068348v1</w:t>
+                <w:t xml:space="preserve">hal-00987573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium signaling and cell fate: how can Ca (2+)signals contribute to wrong decisions for Chronic Lymphocytic Leukemic B lymphocyte outcome?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnostic accuracy of blood B-cell subset profiling and autoimmunity markers in Sjögren's syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.R15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar4442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282849v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Differential Diagnosis of Dry Eyes, Dry Mouth, and Parotidomegaly: A Comprehensive Review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Salivary gland ultrasonography improves the diagnostic performance of the 2012 American College of Rheumatology classification criteria for Sjögren's syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boisramé-Gastrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12016-014-8431-1⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (9), pp.1604-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keu037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066326v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary gland ultrasonography improves the diagnostic performance of the 2012 American College of Rheumatology classification criteria for Sjögren's syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">The Differential Diagnosis of Dry Eyes, Dry Mouth, and Parotidomegaly: A Comprehensive Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boisramé-Gastrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keu037⟩</w:t>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-014-8431-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065884v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic accuracy of blood B-cell subset profiling and autoimmunity markers in Sjögren's syndrome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marhadour</w:t>
+                <w:t xml:space="preserve">DNA methylation modulates HRES1/p28 expression in B cells from patients with Lupus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinhinane Fali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hanrotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar4442⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (4), pp.265-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08916934.2013.826207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987614v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level of agreement between 2002 American-European Consensus Group and 2012 American College of Rheumatology classification criteria for Sjogren's syndrome and reasons for discrepancies.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génomique, épigénétique et pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar4514⟩</w:t>
+              <w:t xml:space="preserve">Option/Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (518), pp.13-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0992-5945(14)72020-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987573v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation modulates HRES1/p28 expression in B cells from patients with Lupus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hanrotel</w:t>
+                <w:t xml:space="preserve">Diagnostic criteria for autoimmune neutropenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08916934.2013.826207⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4-5), pp.574-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996373v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique, épigénétique et pathologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and autoimmune diseases: the X chromosome-nucleolus nexus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Option/Bio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116519v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic criteria for autoimmune neutropenia.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A8.31 Characterisation of human transitional B-cells though their regulatory functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacque-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 Suppl 1, pp.A88-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00966888v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B cells display an abnormal distribution and an impaired suppressive function in patients with chronic antibody-mediated rejection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ségalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nouël</w:t>
+                <w:t xml:space="preserve">Laurent Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (3), pp.590-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ki.2013.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A3.20 The calcium sensor stromal interaction molecule 1 (STIM1) controls regulatory B cell functions and its activity is impaired in Systemic Lupus Erythematosus patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+                <w:t xml:space="preserve">E. Bariller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73 Suppl 1, pp.A49-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A8.31 Characterisation of human transitional B-cells though their regulatory functions.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The contribution of epigenetics in Sjögren's Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsia D Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios G Tzioufas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2013-205124.205⟩</w:t>
+              <w:t xml:space="preserve">Front Genet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949967v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and autoimmune diseases: the X chromosome-nucleolus nexus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">An in silico Approach Reveals Associations between Genetic and Epigenetic Factors within Regulatory Elements in B Cells from Primary Sjögren's Syndrome Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsia D Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.22</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132409v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of epigenetics in Sjögren's Syndrome.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium signaling and cell fate: how can Ca (2+)signals contribute to wrong decisions for Chronic Lymphocytic Leukemic B lymphocyte outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Debant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front Genet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (7-9), pp.379-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987664v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in silico Approach Reveals Associations between Genetic and Epigenetic Factors within Regulatory Elements in B Cells from Primary Sjögren's Syndrome Patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
+                <w:t xml:space="preserve">Anti-SLA/LP alone or in combination with anti-Ro52 and fine specificity of anti-Ro52 antibodies in patients with autoimmune hepatitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Zachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Gampeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos K Gatselis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Goulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.12658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs and multiple sclerosis: from physiopathology toward therapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homozygous FCGR3A-158F mutation is associated with delayed B-cell depletion following rituximab but with preserved efficacy in a patient with refractory lupus nephri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hanrotel-Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameneh Zare-Shahabadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nima Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opin Ther Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/14728222.2013.838219⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.74-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfs162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957452v1</w:t>
+                <w:t xml:space="preserve">hal-00827682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant B-lymphocyte responses in lupus: inherent or induced and potential therapeutic targets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taher E Taher</w:t>
+                <w:t xml:space="preserve">Rationale for treating primary Sjögren's syndrome patients with an anti-CD6 monoclonal antibody (Itolizumab).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinhinane Fali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawzheen A Muhammad</w:t>
+                <w:t xml:space="preserve">Enrique Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asad Rahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+                <w:t xml:space="preserve">Valérie Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunologic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2-3), pp.341-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12026-013-8423-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eci.12111⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068367v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic dysregulation in salivary glands from patients with primary Sjögren's syndrome may be ascribed to infiltrating B cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+                <w:t xml:space="preserve">B-lymphocyte signalling abnormalities and lupus immunopathology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher E Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawzheen A Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ghedira</w:t>
+                <w:t xml:space="preserve">Edwige Bariller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Devauchelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Divi Cornec</w:t>
+                <w:t xml:space="preserve">Fabian Flores-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.175-181. </w:t>
+              <w:t xml:space="preserve">International Reviews of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.428-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2013.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/08830185.2013.788648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00809518v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for treating primary Sjögren's syndrome patients with an anti-CD6 monoclonal antibody (Itolizumab).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Epigenetic dysregulation in salivary glands from patients with primary Sjögren's syndrome may be ascribed to infiltrating B cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunologic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12026-013-8423-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057815v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-lymphocyte signalling abnormalities and lupus immunopathology.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epigenétique et autoimmunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Reviews of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08830185.2013.788648⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(13)72268-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous FCGR3A-158F mutation is associated with delayed B-cell depletion following rituximab but with preserved efficacy in a patient with refractory lupus nephri</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">B-lymphocytes signalling abnormalities and lupus immunopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher E Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawzheen A Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bariller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Flores-Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfs162⟩</w:t>
+              <w:t xml:space="preserve">International Reviews of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/088830185.2013.788648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827682v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenétique et autoimmunité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MicroRNAs and multiple sclerosis: from physiopathology toward therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameneh Zare-Shahabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(13)72268-8⟩</w:t>
+              <w:t xml:space="preserve">Expert Opin Ther Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (12), pp.1497-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/14728222.2013.838219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00917626v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-lymphocytes signalling abnormalities and lupus immunopathology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+                <w:t xml:space="preserve">Aberrant B-lymphocyte responses in lupus: inherent or induced and potential therapeutic targets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taher E Taher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawzheen A Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Flores-Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Reviews of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (8), pp.866-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eci.12111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/088830185.2013.788648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00835443v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered patterns of epigenetic changes in systemic lupus erythematosus and auto-antibody production: is there a link?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Youinou: when intuition and determination meet autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (3), pp.154-60. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2012.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2012.05.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770817v1</w:t>
+                <w:t xml:space="preserve">hal-00769776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 expression promotes multiple intracellular signaling pathways in B lymphocyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-α actinin antibodies as new predictors of response to treatment in autoimmune hepatitis type 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zachou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A Mageed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Taher E Taher</w:t>
+                <w:t xml:space="preserve">K. Oikonomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushal Parikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+                <w:t xml:space="preserve">A. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gatselis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.116-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04908.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769761v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-α actinin antibodies as new predictors of response to treatment in autoimmune hepatitis type 1.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesangial cell-specific antibodies are central to the pathogenesis of lupus nephritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2036.2011.04908.x⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Developmental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.579670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/579670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771192v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Youinou: when intuition and determination meet autoimmunity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Identification of patients with indolent B cell lymphoma sensitive to rituximab monotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Querellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaut.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (5), pp.715-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00277-011-1369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769776v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesangial cell-specific antibodies are central to the pathogenesis of lupus nephritis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Serum markers of infections in patients with primary biliary cirrhosis: evidence of infection burden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinon Shapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Agmon-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bat Sheva Porat-Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Barzilai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Developmental Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/579670⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Molecular Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (3), pp.386-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexmp.2012.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771079v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of patients with indolent B cell lymphoma sensitive to rituximab monotherapy.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and Sjögren's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Michèle Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (10), pp.2046-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138920112802273326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00277-011-1369-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00771121v1</w:t>
+                <w:t xml:space="preserve">hal-00771074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum markers of infections in patients with primary biliary cirrhosis: evidence of infection burden.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinon Shapira</w:t>
+                <w:t xml:space="preserve">Altered patterns of epigenetic changes in systemic lupus erythematosus and auto-antibody production: is there a link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ghedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Agmon-Levin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ori Barzilai</w:t>
+                <w:t xml:space="preserve">Rizgar A Mageed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Molecular Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexmp.2012.09.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (3), pp.154-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771366v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and Sjögren's Syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">CD5 expression promotes multiple intracellular signaling pathways in B lymphocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A Mageed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher E Taher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushal Parikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.795-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2012.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/138920112802273326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 expression in B cells from patients with systemic lupus erythematosus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epigenetic alterations and autoimmune disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Beauvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Padelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Youinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (1), pp.31-42</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (5), pp.258-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771248v1</w:t>
+                <w:t xml:space="preserve">hal-01163327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5 promotes IL-10 production in chronic lymphocytic leukemia B cells through STAT3 and NFAT2 activation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glomerular antibodies in lupus nephritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hanrotel-Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Segalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (3), pp.151-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12016-010-8204-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1003050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771246v1</w:t>
+                <w:t xml:space="preserve">hal-00771283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic alterations and autoimmune disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les auto-anticorps adoptent maintes combinaisons au cours de l'hépatite auto-immune...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Padelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Comacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Nousbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Youinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.250-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immbio.2011.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163327v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glomerular antibodies in lupus nephritis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">DNA methylation and B-cell autoreactivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 711, pp.50-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771283v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auto-anticorps adoptent maintes combinaisons au cours de l'hépatite auto-immune...</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Comacle</w:t>
+                <w:t xml:space="preserve">Effects of rituximab therapy on quality of life in patients with primary Sjögren's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Nousbaum</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (1), pp.6-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00772399v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation and B-cell autoreactivity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and autoimmunity, with special emphasis on methylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 711, pp.50-60</w:t>
+              <w:t xml:space="preserve">Keio journal of medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.10-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771234v1</w:t>
+                <w:t xml:space="preserve">hal-00771236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'intérêt de la recherche des anticorps anti-nucléolaires dans la sclérodermie systémique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Comacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Padelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunoanalyse et Biologie Spécialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (4), pp.176-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20538,316 +20529,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and autoimmunity, with special emphasis on methylation.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CD5 promotes IL-10 production in chronic lymphocytic leukemia B cells through STAT3 and NFAT2 activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahsen Morva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keio journal of medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (8), pp.4835-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1003050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771236v1</w:t>
+                <w:t xml:space="preserve">hal-00771246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rituximab therapy on quality of life in patients with primary Sjögren's syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD5 expression in B cells from patients with systemic lupus erythematosus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (1), pp.6-12</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730877v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (3), pp.J207-J219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20887,489 +20887,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant expression of CD6 on B-cell subsets from patients with Sjögren's syndrome.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and autoimmunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (4), pp.336-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.J207-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066162v1</w:t>
+                <w:t xml:space="preserve">hal-01134371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoreactive B cells and epigenetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruby Alonso-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (1), pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and autoimmunity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Aberrant expression of CD6 on B-cell subsets from patients with Sjögren's syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (3), pp.J207-19</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.336-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaut.2010.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134371v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale for Targeting CD6 as a Treatment for Autoimmune Diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruby Alonso-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.130646. </w:t>
@@ -21407,90 +21407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evaluation of serum autoantibodies in primary biliary cirrhosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Agmon-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinon Shapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Barzilai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21545,90 +21545,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVIg modulates BCR signaling through CD22 and promotes apoptosis in mature human B lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Séïté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizgar A Mageed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 116 (10), pp.1698-704. </w:t>
@@ -21679,90 +21679,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fms-like tyrosine kinase 3 ligand, a mediator of B cell survival, is also a marker of lymphoma in primary Sjögren's syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (11), pp.3447-56</w:t>
@@ -21791,51 +21791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The revolution of epigenetics in the field of autoimmunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Reviews in Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21873,90 +21873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in autoimmune disorders: highlights of the 10th Sjögren's syndrome symposium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianjin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seunghee Cha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Ilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (9), pp.627-30</w:t>
@@ -21985,103 +21985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ELISA for B cell-activating factor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1843-51</w:t>
@@ -22110,103 +22110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference scene: Updating the highlights of Sjögren's syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22263,51 +22263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in class monoclonal antibody targeting a constitutive calcium entry pathway: a promise for autoimmunity and cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th AIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22345,90 +22345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between genetic and epigenetic factors in primary Sjögren’s syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinelopi Arvaniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22453,103 +22453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infections, microbiota and immune response at early stage of rheumatoid arthritis: results from the tatarstan cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga A. Kravtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagimardanova E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamil Validov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
@@ -22578,51 +22578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking of genotyping with epigenetic profiling: New tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Arthritis Treatment Centre 4 Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, LIVERPOOL, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22641,428 +22641,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized medicine in autoimmune diseases: myth and reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anti-cardiolipin antibody determination and thrombotic risk assessment in routine clinical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique International "Le rôle des facteurs environnementaux dans le développement des maladies".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854055v1</w:t>
+                <w:t xml:space="preserve">hal-01950034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-cardiolipin antibody determination and thrombotic risk assessment in routine clinical practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring des immunotherapies dans les maladies auto-immunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">1ère Journée du Club Anticorps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950034v1</w:t>
+                <w:t xml:space="preserve">hal-01949967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring des immunotherapies dans les maladies auto-immunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Individualized medicine in autoimmune diseases: myth and reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée du Club Anticorps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique International "Le rôle des facteurs environnementaux dans le développement des maladies".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949967v1</w:t>
+                <w:t xml:space="preserve">hal-01854055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important DNA methylation/hydroxymethylation modifications in salivary glands from patients with Sjögren's syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA methylation marks in Sjögren's syndrome: it's time to let the cat into the box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Association for Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949996v1</w:t>
+                <w:t xml:space="preserve">hal-01854056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation marks in Sjögren's syndrome: it's time to let the cat into the box</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Important DNA methylation/hydroxymethylation modifications in salivary glands from patients with Sjögren's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Dental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854056v1</w:t>
+                <w:t xml:space="preserve">hal-01949996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular stratification of autoimmune diseases based on epigenetic profiles</w:t>
               </w:r>
@@ -23186,51 +23186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral-Blood B-Cell Subset Disturbances in Whipple’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23311,90 +23311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation marks in Sjögren's syndrome; It's time to let the cat fit into the box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.D. Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association Dental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Londres, United Kingdom</w:t>
@@ -23423,64 +23423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles voies thérapeutiques dans la LLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23518,103 +23518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elevated trivial infection peak events characterizes first-degree relatives developing rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albina Shafigullina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida G Gabdoulkhakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
@@ -23643,51 +23643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Sjögren’s syndrome: How to improve specific treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress of Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23712,103 +23712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium, une nouvelle piste thérapeutique dans la leucémie lymphoïde chronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier D Mignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Debant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Buscaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journée du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
@@ -23850,90 +23850,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature et conséquences des anomalies de méthylation de l’ADN au cours du syndrome sec de Gougerot-Sjögren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.D. Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75ème Congrès de la Société Nationale Française de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. pp.A71</w:t>
@@ -23956,445 +23956,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic defects in salivary gland epithelial cells from patients with primary Sjögren’s syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">An in silico approach reveals, in B cells from primary Sjögren’s syndrome patients, associations between genetic and epigenetic factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.D. Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.K. Kapsogeorgou</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III European Conference Genomics of complex diseases: New challenges Conference Venue: GENYO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Granada, Spain</w:t>
+              <w:t xml:space="preserve">10th International Congress on Autoimmunity </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290135v1</w:t>
+                <w:t xml:space="preserve">hal-01296638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in silico approach reveals, in B cells from primary Sjögren’s syndrome patients, associations between genetic and epigenetic factors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High levels of memory B cells predict abatacept efficacy in patients with rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wesley H Brooks</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Autoimmunity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296638v1</w:t>
+                <w:t xml:space="preserve">hal-01296635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of memory B cells predict abatacept efficacy in patients with rheumatoid arthritis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pochard</w:t>
+                <w:t xml:space="preserve">Epigenetic defects in salivary gland epithelial cells from patients with primary Sjögren’s syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Kapsogeorgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Autoimmunity </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">III European Conference Genomics of complex diseases: New challenges Conference Venue: GENYO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296635v1</w:t>
+                <w:t xml:space="preserve">hal-01290135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleolus and inactive X chromosome nexus –A mechanism for creation of autoantigens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Autoimmunity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24413,437 +24413,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epignetic defects in salivary gland epithelial cells from patients with primary Sjögren's syndrome and lymphoma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Défauts épigénétiques dans le syndrome sec de Gougerot Sjögren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsia D Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau épigéntique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Association Dentaire Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269606v1</w:t>
+                <w:t xml:space="preserve">hal-01260050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défauts épigénétiques dans le syndrome sec de Gougerot Sjögren</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FRI0280 Efficacy and Safety of Tocilizumab as First Line Therapy in Patients with Recent Polymyalgia Rheumatica (PMR): Results of the First Longitudinal Prospective Study (Tenor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Devauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Dentaire Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-eular.2727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260050v1</w:t>
+                <w:t xml:space="preserve">hal-01183307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRI0280 Efficacy and Safety of Tocilizumab as First Line Therapy in Patients with Recent Polymyalgia Rheumatica (PMR): Results of the First Longitudinal Prospective Study (Tenor)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Marhadour</w:t>
+                <w:t xml:space="preserve">Epignetic defects in salivary gland epithelial cells from patients with primary Sjögren's syndrome and lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsia D Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseau épigéntique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-eular.2727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01183307v1</w:t>
+                <w:t xml:space="preserve">hal-01269606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leucémie lymphoïde chronique un modèle d'étude de la méthylation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24868,51 +24868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérégulation épigénétique des partenaires calciques dans la leucémie lymphoïde chronique et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées du Cancéropôle Grand Oest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24989,51 +24989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Autoimmunity, Grenada, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Spain</w:t>
@@ -25056,855 +25056,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic plasma exchange and anti-glomerular basement membrane autoantibodies in Goodpasture syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Human embryonic kidney cell surface binding characterize patients with active lupus nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Seret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cañas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809228v1</w:t>
+                <w:t xml:space="preserve">hal-00809098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human embryonic kidney cell surface binding characterize patients with active lupus nephritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Cañas</w:t>
+                <w:t xml:space="preserve">Antinucleolar autoantibodies are indicative of Scleroderma when present at high level, with a homogeneous staining, and with a nuclear pattern.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaudineau Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Di Costanzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comacle Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padelli Mael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youinou Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pers Jacques-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">, May 2012, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809098v1</w:t>
+                <w:t xml:space="preserve">hal-00807630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antinucleolar autoantibodies are indicative of Scleroderma when present at high level, with a homogeneous staining, and with a nuclear pattern.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youinou Pierre</w:t>
+                <w:t xml:space="preserve">Differential STIM1 expression in B and T cell subsets from autoimmune diseases: the missing link to autoreactivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinhinane Fali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pers Jacques-Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Kaabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Spain</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807630v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential STIM1 expression in B and T cell subsets from autoimmune diseases: the missing link to autoreactivity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anti-phosphatidyl serine/prothrombine (PS/PT) antibodies are interesting to confirm and to predict the evolution of an antiphosphomipid syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kaabar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">Damien Beauvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Di Constanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Autoimmunity</w:t>
+              <w:t xml:space="preserve">8th Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809089v1</w:t>
+                <w:t xml:space="preserve">hal-00809224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-phosphatidyl serine/prothrombine (PS/PT) antibodies are interesting to confirm and to predict the evolution of an antiphosphomipid syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Autoimmune hepatitis related autoantibodies in an unselected chronic hepatitis population: prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Padelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Comacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Nousbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress on Autoimmunity</w:t>
+              <w:t xml:space="preserve">8th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809224v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune hepatitis related autoantibodies in an unselected chronic hepatitis population: prevalence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Therapeutic plasma exchange and anti-glomerular basement membrane autoantibodies in Goodpasture syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beauvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809209v1</w:t>
+                <w:t xml:space="preserve">hal-00809228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD6 : une nouvelle cible thérapeutique dans le syndrome de Gougerot-Sjögren?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruby Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.A70</w:t>
@@ -25933,103 +25933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new target for therapy: the ERK pathway regulates IL-10 production in autoreactive CD5+B lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizgar A Mageed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Lupus Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Porto, Portugal. Vol 20, 4, p221</w:t>
@@ -26129,51 +26129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Lyberopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Sevdali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthaios Speletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Gatselis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26209,963 +26209,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower education level and reduce fish consumption are associated with higher rheumatoid arthritis disease activity: results from the Tatarstan’s women cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Serological herpes infection burden is associated with diseases activity in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Takha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Kratsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Validov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Controversies in Rheumatology &amp; Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091281v1</w:t>
+                <w:t xml:space="preserve">hal-02091315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological herpes infection burden is associated with diseases activity in rheumatoid arthritis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tocilizumab controls bone turnover in early polymyalgia rheumatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Carvajal-Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bettacchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Controversies in Rheumatology &amp; Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EULAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091315v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab controls bone turnover in early polymyalgia rheumatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An elevated respiratory infection peak characterizes first-degree relatives when evolving to rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Shafigullina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Gabdoulkhakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Carvajal-Alegria</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Devauchelle-Pensec</w:t>
+                <w:t xml:space="preserve">J. Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EULAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152739v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elevated respiratory infection peak characterizes first-degree relatives when evolving to rheumatoid arthritis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lemerle</w:t>
+                <w:t xml:space="preserve">Gut microbiota in rheumatoid arthritis: potential bacterial drivers and protectors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Boulygina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga A. Kravtsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagimardanova E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Validov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167166v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in rheumatoid arthritis: potential bacterial drivers and protectors.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chemiluminescent analyzer IDS-iSYS improves the thrombotic risk assessment of the anti-beta 2 glycoprotein I autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Nafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">5th International Congress on Controversies in Rheumatology &amp; Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167212v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemiluminescent analyzer IDS-iSYS improves the thrombotic risk assessment of the anti-beta 2 glycoprotein I autoantibodies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tocilizumab controls bone turnover in early polymyalgia rheumatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Bettacchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Yk Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Controversies in Rheumatology &amp; Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091214v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab controls bone turnover in early polymyalgia rheumatica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">Lower education level and reduce fish consumption are associated with higher rheumatoid arthritis disease activity: results from the Tatarstan’s women cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Arleevskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Takha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Valieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divi Yk Cornec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+                <w:t xml:space="preserve">N Shamaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Controversies in Rheumatology &amp; Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091261v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpes infectious burben is associated with inflammation and disease activity in Rheumatoid Arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga A. Kravtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27184,1734 +27184,1734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower education level and reduce fish consumption are associated with higher rheumatoid arthritis disease activity: results from the Tatarstan’s women cohort.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Lower education level and reduce fish consumption are associated with higher rheumatoid arthritis disease activity: results from the Tatarstan’s women cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Arleevskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Takha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Valieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Shamaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International meeting “New concepts on the mechanisms of inflammation, autoimmunity and tumorogenesis”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">5th International Congress on Controversies in Rheumatology &amp; Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167124v1</w:t>
+                <w:t xml:space="preserve">hal-02091281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical performance of the chemiluminescent analyzer IDS-Isys for the detection of anti-cardiolipin and anti-beta 2 glycoprotein I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Le Ny</w:t>
+                <w:t xml:space="preserve">DNA methylation alteration in salivary gland from patients with an autoimmune disease: Sjögren Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Exploring identity: lessons from genomes and epigenomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949686v1</w:t>
+                <w:t xml:space="preserve">hal-01812574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation alteration in salivary gland from patients with an autoimmune disease: Sjögren Syndrome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+                <w:t xml:space="preserve">Le tocilizumab rétabli le turn-over osseux dans la pseudo-polyarthrite rhizomélique récente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Yk Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring identity: lessons from genomes and epigenomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1ère Journée du Club des Anticorps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812574v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tocilizumab rétabli le turn-over osseux dans la pseudo-polyarthrite rhizomélique récente.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId754" w:history="1">
+                <w:t xml:space="preserve">Blood B cell subset profile disturbance in Whipple's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Yk Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée du Club des Anticorps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">EULAR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. Annals of the Rheumatic Diseases</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919593v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood B cell subset profile disturbance in Whipple's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical performance of the chemiluminescent analyzer IDS-Isys for the detection of anti-cardiolipin and anti-beta 2 glycoproteine I autoantibodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Nafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Nuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Le Goff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+                <w:t xml:space="preserve">Fabien Le Ny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EULAR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. Annals of the Rheumatic Diseases</w:t>
+              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827446v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical performance of the chemiluminescent analyzer IDS-Isys for the detection of anti-cardiolipin and anti-beta 2 glycoproteine I autoantibodies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Le Ny</w:t>
+                <w:t xml:space="preserve">Le tocilizumab rétablit le turn-over osseux dans la pseudo-polyarthrite rhizomélique récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carvajal Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, PARIS, France. 85 (suppl 1), pp.252, Revue du rhumatisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814834v1</w:t>
+                <w:t xml:space="preserve">hal-01996547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tocilizumab rétablit le turn-over osseux dans la pseudo-polyarthrite rhizomélique récente</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Cornec</w:t>
+                <w:t xml:space="preserve">Integration of cytokine profiles with distinct B-cell functions reveals a specific micro-environmental framework in autoimmune diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Le Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, PARIS, France. 85 (suppl 1), pp.252, Revue du rhumatisme</w:t>
+              <w:t xml:space="preserve">ACR/ARHP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chicago, United States. 70 (suppl 10) (Abstract 9), pp.7, Arthritis Rheumatology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996547v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytokine profiles with distinct B-cell functions reveals a specific micro-environmental framework in autoimmune diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Divi Cornec</w:t>
+                <w:t xml:space="preserve">Analytical performance of the chemiluminescent analyzer IDS-Isys for the detection of anti-cardiolipin and anti-beta 2 glycoprotein I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Nafai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Nuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Ny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACR/ARHP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chicago, United States. 70 (suppl 10) (Abstract 9), pp.7, Arthritis Rheumatology</w:t>
+              <w:t xml:space="preserve">11th International Congress on Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951131v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’association entre l’élévation des chaînes légères libres et les critères clinico-biologiques dans le lupus érythémateux systémique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salma Nafai</w:t>
+                <w:t xml:space="preserve">Implication de mécanismes épigénétiques et du micro-environnement lors du développement d'un lymphoma de type malt suite au syndrome de Gougerot Sjögren.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Roguedas</w:t>
+                <w:t xml:space="preserve">Orsia D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia K Kapsogeorgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75ème Congrès de la Société Nationale Française de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brest, France. 38S (CA139), pp.A181, La Revue de Médecine Interne</w:t>
+              <w:t xml:space="preserve">11ème Journée du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540334v1</w:t>
+                <w:t xml:space="preserve">hal-01559322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics factors analysis in Sjögren Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.D. Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kapsogeorgeou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée des Jeunes Chercheurs en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de mécanismes épigénétiques et du micro-environnement lors du développement d'un lymphoma de type malt suite au syndrome de Gougerot Sjögren.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">La methylation de l'ADN ainsi que les intermédiaires de la déméthylation renseignent sur l'évolution Clinique dans la leucémie lymphoïde chronique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Efstathia K Kapsogeorgou</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Tempescul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journée du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559322v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La methylation de l'ADN ainsi que les intermédiaires de la déméthylation renseignent sur l'évolution Clinique dans la leucémie lymphoïde chronique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bordron</w:t>
+                <w:t xml:space="preserve">Etude du profil immunologique des patients atteints de sclérodermie souffrant de prurit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Théréné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Abasq-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sonbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journée du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">75ème Congrès de la Société Nationale Française de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brest, France. 38S (CA118), pp.A170, La Revue de Médecine Interne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559308v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du profil immunologique des patients atteints de sclérodermie souffrant de prurit.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Abasq-Thomas</w:t>
+                <w:t xml:space="preserve">Etude de l’association entre l’élévation des chaînes légères libres et les critères clinico-biologiques dans le lupus érythémateux systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Nafai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brenaut</w:t>
+                <w:t xml:space="preserve">Emilie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Sonbol</w:t>
+                <w:t xml:space="preserve">Anne-Marie Roguedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75ème Congrès de la Société Nationale Française de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Brest, France. 38S (CA118), pp.A170, La Revue de Médecine Interne</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Brest, France. 38S (CA139), pp.A181, La Revue de Médecine Interne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540330v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and demethylation in chronic lymphocytic leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPI Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brest, France</w:t>
@@ -28940,103 +28940,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of serum autoantibodies reveals two main groups in patients with primary Sjögren’s syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Autoimmunity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
@@ -29104,51 +29104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achouak Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise N'Go Sack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le  Calloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29229,51 +29229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achouak Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sack N'Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Tempescul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Calloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29315,103 +29315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal B-cell subset distribution in patients with polymyalgia rheumatica is corrected under tocilizumab monotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Carvajal Alegria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Autoimmunity </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
@@ -29434,644 +29434,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-cell lymphopenia is associated with a low response rate to abatacept in patients with rheumatoid arthritis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Saraux</w:t>
+                <w:t xml:space="preserve">Epigenetic defects in salivary gland epithelial cells from patients with primary Sjögren's syndrome and lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsia D Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Workshop for Rheumatology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary. 74 (Suppl 1 A7.15), pp.A80-A81, Annals of the Rheumatic Diseases</w:t>
+              <w:t xml:space="preserve">Réseau Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128728v1</w:t>
+                <w:t xml:space="preserve">hal-01515498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic defects in salivary gland epithelial cells from patients with primary Sjögren's syndrome and lymphoma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bordron</w:t>
+                <w:t xml:space="preserve">Among patients with venous thrombo-embolism, B cell subset disturbances characterize those with primary antiphospholipid syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divi Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutahar Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">35th European Workshop for Rheumatology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary. Annals of the Rheumatic Diseases, 74 (A1.9), pp.A4, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515498v1</w:t>
+                <w:t xml:space="preserve">hal-01128695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Among patients with venous thrombo-embolism, B cell subset disturbances characterize those with primary antiphospholipid syndrome.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global changes in DNA hydroxymethylation and defective TET2 expression predict poor prognosis in chronic lymphocytic leukemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bagacean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Workshop for Rheumatology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary. Annals of the Rheumatic Diseases, 74 (A1.9), pp.A4, 2015</w:t>
+              <w:t xml:space="preserve">Réseau Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128695v1</w:t>
+                <w:t xml:space="preserve">hal-01515490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global changes in DNA hydroxymethylation and defective TET2 expression predict poor prognosis in chronic lymphocytic leukemia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Global changes in DNA hydroxymethlation and defective TET2 expression predict poor prognosis in chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bagacean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Epigénétique</w:t>
+              <w:t xml:space="preserve">Réseau épigénétique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515490v1</w:t>
+                <w:t xml:space="preserve">hal-01269619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global changes in DNA hydroxymethlation and defective TET2 expression predict poor prognosis in chronic lymphocytic leukemia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B-cell lymphopenia is associated with a low response rate to abatacept in patients with rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Devauchelle-Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau épigénétique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">35th European Workshop for Rheumatology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary. 74 (Suppl 1 A7.15), pp.A80-A81, Annals of the Rheumatic Diseases</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269619v1</w:t>
+                <w:t xml:space="preserve">hal-01128728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -30102,90 +30102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Sjögren's syndrome and epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsia D Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley H Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rongxin Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Epigenetics of Autoimmunity</w:t>
@@ -30212,325 +30212,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell auto reactivity and infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simonin</w:t>
+                <w:t xml:space="preserve">CD5-expressing B-1 cells and infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Renaudineau</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youinou Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, pp.133-143, 2015</w:t>
+              <w:t xml:space="preserve">, 2, Elsevier, pp.69-79, 2015, Infection and autoimmunity</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116456v1</w:t>
+                <w:t xml:space="preserve">hal-01123564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD5-expressing B-1 cells and infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Endothelial cell auto reactivity and infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Youinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youinou Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Elsevier, pp.69-79, 2015, Infection and autoimmunity</w:t>
+              <w:t xml:space="preserve">, 2, pp.133-143, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123564v1</w:t>
+                <w:t xml:space="preserve">hal-01116456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the environment influences epigenetics, DNA methylation, and autoimmune diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreya Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Brooks Wesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics and Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.467-487, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30555,90 +30555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoanticorps dans les maladies systémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité des maladies et syndromes systémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion Médecine Sciences, pp.1-32, 2014, Chapitre 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30676,64 +30676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glomerular basement membrane autoantibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Luque-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoantibodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.553-560, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30767,77 +30767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphocytotoxic autoantibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Youinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoantibodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.535-541, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31024,103 +31024,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of treating chronic lymphatic leukaemia and/or systemic lupus erythematosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Fali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2019/0154690 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31138,103 +31138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of screening of compounds using membrane stim1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burgos Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacque-Olivier Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinhinane Fali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016020274 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31421,51 +31421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Damoiseaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renaudineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100346" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Puissant-Lubrano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2026.100363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sposito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Natoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hawkes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2025.103451" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korovina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Valeeva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Akhtyamov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Brooks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26178742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Treiner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Faguer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Arvaniti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Zachou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Lyberopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sevdali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gabeta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colombat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Arango Ramirez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stutz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-yves Gegout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Permuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/clr.70022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Congy-Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Haldenby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fortenfant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belliere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100274" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arleevskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Novikov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Serdiuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13102796" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scaviner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bagacean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthou Christian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2024.176515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2024.100244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M.D. Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2024.110194" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2024-0024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400955v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abdoul-Azize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2023.115955" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Larionova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Shagimardanova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gogoleva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kravtsova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1227786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186089v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorcet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ory-Magne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cheuret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1439" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914526" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400928v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milh&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Puissant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouthemy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degboe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Clavel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054296" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hedrich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belli&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100199" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boumaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lafaurie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Walter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2023.110342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Groh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2023.109275" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martinez-Rivera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miedouge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102416" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adela Iuga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tempescul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana&#8208;ecaterina Pralea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4HI0620-392R" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delourme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2022.102912" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bories" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortenfant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pugnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaudineau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2022.151998" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709973v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1194" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2022.108979" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Boulygina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Validov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012599" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tauber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tournier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carle Paul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2021.108908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marlas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2022.109066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud del Bello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Danet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.936659" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019892v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hery-Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leven" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.10.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley H Brooks" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I Arleevskaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.991693" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019843v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Takha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Petrov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Kazarian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158140" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sailler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blancher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abravanel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Izopet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.3972" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaios Speletas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15176" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milhes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1006761" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Byvaltsev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;lga Kravtsova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Petrov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2022.100154" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Plaza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2022.108937" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bettacchioli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Gaffric" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mazeas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Orietta Borghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frostegard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2021.100090" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grasseau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudigou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pottier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41697" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215917v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carvajal Alegria" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-021-00299-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Berindan-Neagoe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Aurelia Stanciu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.764525" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pugnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2021.108774" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bettacchioli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105117" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arleevskaya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Takha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kazarian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2021.100119" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431049v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Dantec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2019.108314" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215960v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Gouillou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Guellec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107217v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Taher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bystrom" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Pers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0490-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marziale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Picart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Nafai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Meroni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2020.102524" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107546v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvajal Alegria" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle Pensec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.10.144" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08740-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217219v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Barturen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Babaei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Catal&#224;-Moll" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Makowska" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41610" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100889v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminov Rustam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manukyan Gayane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114358v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Burgos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice H&#233;mon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buscaglia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0591-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marhadour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211536" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02147331v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08741-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02194422v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tomuleasa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravnit Grewal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2019.1600468" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02156287v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopi Zachou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08743-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02156349v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaudineau Yves" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2019.06.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425868v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dalekos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02814" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2019.01.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/CMID.1000165" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02007183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Banet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0509-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02048331v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.01.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02157679v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Chriti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08748-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02145874v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larionova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08742-z" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020849v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bagacean" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zdrenghea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Saad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Renaudineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihnea Zdrenghea" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2017-0120" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949720v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemerle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02157661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tempescul Adrian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ianotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillerm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.1804054" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854920v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mohr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutahar Bendaoud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25657" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812471v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Gourier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abasq-Thomas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brenaut" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2980" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491301v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsia D Konsta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia K Kapsogeorgou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210167" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521942v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661942v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Saad" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-017-0422-7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515507v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573947v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20081" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02267483v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Shafigullina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Filina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01725" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01526286v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1216-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615499v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521948v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher E Taher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voon H Ong" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Isenberg" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8609-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528593v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Groof" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward K Wakeland" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8605-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528539v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charras" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Dantec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.D. Konsta" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagacean" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pers" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2017.03.055" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621514v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2017.09.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2698MN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528595v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Mukherjee" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Karolak" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528594v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelig Le Goux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662012v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1475-x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449169v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01319359v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capaldo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296892v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2016.1083" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491287v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352093v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simonin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8568-1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586156v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515351v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cristea" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2015-0015" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334132v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Brooks" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515229v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353347v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Garaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Melayah" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282810v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Berthelot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208742" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354684v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Arleevskaya" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A. Kravtsova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly P. Tsibulkin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01296" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294654v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kapsogeorgou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377464v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Salaun" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Marin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01326980v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/loa.1000e102" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504581v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148858v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevailler" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161743v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Urian" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Berthou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Petrov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352111v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O D Konsta" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charras" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Dantec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kapsogeorgeou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01260191v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintin-Roue" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianotto" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02026983v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183345v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ca&#241;as" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pougnet-Di Costanzo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hanrotel-Saliou" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148850v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01133313v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7031238" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515374v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123790v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2014.11.034" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9HKWL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253616v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.12.002" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBJW60QH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068348v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gampeta" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos K Gatselis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Oikonomou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12658" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93VB4PMM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282849v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066326v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisram&#233;-Gastrin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-014-8431-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01065884v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keu037" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987614v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4442" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987573v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4514" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996373v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Thabet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hanrotel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08916934.2013.826207" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01116519v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0992-5945(14)72020-3" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ2ZQJ5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966888v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youinou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.01.001" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNS9G5KF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00955526v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou&#235;l" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doucet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.457" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00950030v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fali" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgos" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bariller" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.113" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00949967v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hillion" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacque-Olivier Pers" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.205" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132409v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987664v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios G Tzioufas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00071" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282684v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00957452v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zare-Shahabadi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Rezaei" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2013.838219" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068367v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawzheen A Muhammad" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Rahim" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Flores-Borja" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12111" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W45KCMZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809518v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghedira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2013.02.002" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0HC7GM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01057815v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Alonso" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Montero" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-013-8423-x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC81RK2N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068361v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bariller" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2013.788648" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00827682v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs162" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917626v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(13)72268-8" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH6CX3KV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00835443v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/088830185.2013.788648" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00770817v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizgar A Mageed" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.015" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SG23CZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00769761v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Mageed" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Parikh" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2012.02.007" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWJV5S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771192v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zachou" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oikonomou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauveau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatselis" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04908.x" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWX5XKN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00769776v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.004" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NJ8T2H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771079v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/579670" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771121v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Querellou" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hutin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-011-1369-y" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLVW43W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771366v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinon Shapira" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Agmon-Levin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bat Sheva Porat-Katz" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Barzilai" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexmp.2012.09.012" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0Q5JLHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771074v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Varin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112802273326" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771248v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771246v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsen Morva" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemoine" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1003050" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163327v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beauvillard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Padelli" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Youinou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771283v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Segalen" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-010-8204-4" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJC2RC2D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00772399v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Padelli" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Comacle" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immbio.2011.10.002" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FXF7KP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771234v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01061871v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771236v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730877v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Morvan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179880v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2009.12.006" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FBJD3ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066162v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buors" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2010.07.005" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150458v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Alonso-Ramirez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Daridon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01134371v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066129v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Loisel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/130646" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163300v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Selmi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ram" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150519v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;&#239;t&#233;" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-261461" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150521v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Tob&#243;n" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150457v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150447v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianjin Lu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghee Cha" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Ilei" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103760v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150453v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167710v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167328v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167307v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagimardanova E" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158867v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854055v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950034v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949967v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949996v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854056v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759673v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barturen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerick" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Errico" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quintares" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carnero" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933275v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guellec" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marhadour" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950113v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950066v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levy" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950025v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489174v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559234v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Mignen" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540284v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01290135v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296638v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296635v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296639v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01269606v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01260050v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183307v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berthelot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.2727" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011284v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011286v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806962v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Dantec Christelle" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montero" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809228v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809098v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Di Costanzo" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00807630v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comacle Pauline" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padelli Mael" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youinou Pierre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pers Jacques-Olivier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809089v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kaabar" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809224v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Di Constanzo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809209v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783559v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778854v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04987818v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Lyberopoulou" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Gatselis" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091281v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Takha" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valieva" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shamaev" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091315v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kratsova" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02152739v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carvajal-Alegria" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bettacchioli" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167166v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemerle" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167212v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091214v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091261v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Yk Cornec" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167180v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167124v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949686v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Nuz" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812574v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919593v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pedron" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827446v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Goff" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814834v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996547v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01951131v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouviere" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540334v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roguedas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537250v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559322v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsia D. Konsta" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559308v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540330v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brenaut" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sonbol" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515484v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296847v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270137v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Eveillard" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Achour" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise N'Go Sack" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le  Calloc'H" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270130v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sack N'Go" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Calloc'H" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296855v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128728v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515498v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128695v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515490v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01269619v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792685v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01116456v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viale" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123564v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115218v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Brooks Wesley" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01062139v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00936970v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque-Paz" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56378-1.00065-4" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00936954v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56378-1.00063-0" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806940v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batteux Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garraud Olivier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prin Lionel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallat Laurent" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02157652v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mignen" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284996v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos Michel" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renaudineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Puissant-Lubrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2026.100363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Damoiseaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100346" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sposito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Natoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hawkes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2025.103451" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Treiner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Faguer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pugnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korovina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Valeeva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Akhtyamov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Brooks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26178742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinelopi Arvaniti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Zachou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Lyberopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Sevdali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gabeta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100314" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colombat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Arango Ramirez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Stutz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-yves Gegout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Permuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/clr.70022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carl&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fortenfant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belliere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Congy-Jolivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Haldenby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2025.100268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf446" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scaviner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bagacean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthou Christian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2024.176515" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauveau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2024.100244" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abdoul-Azize" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2023.115955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M.D. Smith" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2024.110194" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2024-0024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Arleevskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Novikov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Serdiuk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13102796" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Larionova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Shagimardanova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gogoleva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kravtsova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1227786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186089v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dorcet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ory-Magne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cheuret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cti2.1439" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Izopet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914526" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Muller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hedrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Belli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milh&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Puissant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouthemy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2023.100223" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Degboe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Clavel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24054296" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boumaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lafaurie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Walter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2023.110342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Groh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vergez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hunault-Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duployez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2023.109275" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martinez-Rivera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Miedouge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102416" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bories" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortenfant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pugnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaudineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2022.151998" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delourme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2022.102912" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709973v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xavier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1194" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2022.108979" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Boulygina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Validov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012599" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tauber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tournier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carle Paul" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2021.108908" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marlas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biotti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2022.109066" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud del Bello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Danet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.936659" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milhes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.1006761" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley H Brooks" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I Arleevskaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.991693" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Takha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Petrov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Kazarian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158140" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sailler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blancher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abravanel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Izopet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.3972" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaios Speletas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15176" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hery-Arnaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leven" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hillion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.10.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Byvaltsev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;lga Kravtsova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Petrov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2022.100154" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Plaza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2022.108937" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565846v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Adela Iuga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bordron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Tempescul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana&#8208;ecaterina Pralea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4HI0620-392R" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carvajal Alegria" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40744-021-00299-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pugnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2021.108774" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565824v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Berindan-Neagoe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Aurelia Stanciu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.764525" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garrigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bettacchioli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105117" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020736v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arleevskaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Takha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petrov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kazarian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2021.100119" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grasseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudigou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Le Pottier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bettacchioli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41697" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Gaffric" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mazeas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Orietta Borghi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frostegard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtauto.2021.100090" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215960v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Gouillou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Guellec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.03.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107217v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Taher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bystrom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Pers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0490-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marziale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Picart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Nafai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Galinat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Meroni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2020.102524" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107546v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carvajal Alegria" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saraux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle Pensec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.10.144" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179873v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blanco" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08740-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Barturen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Babaei" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Catal&#224;-Moll" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Makowska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41610" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431049v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Le Dantec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2019.108314" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02100889v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminov Rustam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manukyan Gayane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02147331v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08741-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114358v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Burgos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice H&#233;mon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buscaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinhinane Fali" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0591-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02071702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marhadour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211536" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02194422v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tomuleasa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravnit Grewal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2019.1600468" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02156287v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaliopi Zachou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08743-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02156349v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaudineau Yves" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2019.06.002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425868v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dalekos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02814" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2019.01.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/CMID.1000165" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02007183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Banet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40425-019-0509-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02048331v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.01.025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02157679v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Chriti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08748-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02145874v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larionova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-019-08742-z" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02020849v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bagacean" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zdrenghea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Saad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berthou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Renaudineau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemerle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864537v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihnea Zdrenghea" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2017-0120" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02157661v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tempescul Adrian" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Ianotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillerm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.1804054" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854920v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mohr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutahar Bendaoud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25657" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812471v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Gourier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abasq-Thomas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brenaut" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2980" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521942v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gazeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515507v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20081" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661942v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Saad" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-017-0422-7" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02267483v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Shafigullina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Filina" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01725" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01526286v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1216-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521948v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher E Taher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voon H Ong" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Isenberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8609-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528593v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Groof" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward K Wakeland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-017-8605-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528539v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Dantec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.D. Konsta" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagacean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Pers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2017.03.055" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621514v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2017.09.003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2698MN8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreya Mukherjee" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Karolak" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528594v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelig Le Goux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662012v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Costa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1475-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491301v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsia D Konsta" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia K Kapsogeorgou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210167" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296892v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2016.1083" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586156v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515351v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cristea" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2015-0015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334132v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H Brooks" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simonin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-016-8568-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515229v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Garaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Melayah" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294654v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kapsogeorgou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354684v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Arleevskaya" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A. Kravtsova" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly P. Tsibulkin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01296" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282810v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Berthelot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-208742" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377464v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Salaun" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Marin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01326980v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/loa.1000e102" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01319359v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Capaldo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449169v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevailler" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161743v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Urian" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Berthou" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Petrov" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352111v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O D Konsta" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Dantec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kapsogeorgeou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bordron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01260191v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintin-Roue" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianotto" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02026983v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148850v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01133313v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7031238" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183345v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seret" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ca&#241;as" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pougnet-Di Costanzo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hanrotel-Saliou" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515374v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270019v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pochard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253616v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2015.12.002" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBJW60QH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123790v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2014.11.034" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD9HKWL6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504581v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987573v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4514" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987614v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar4442" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01065884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boisram&#233;-Gastrin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keu037" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066326v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-014-8431-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996373v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Thabet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hanrotel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08916934.2013.826207" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01116519v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0992-5945(14)72020-3" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ2ZQJ5R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00966888v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Youinou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2014.01.001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNS9G5KF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01132409v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00949967v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hillion" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Simon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jamin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacque-Olivier Pers" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.205" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00955526v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou&#235;l" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doucet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.457" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00950030v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fali" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgos" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bariller" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jousse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2013-205124.113" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00987664v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios G Tzioufas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00071" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282684v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01282849v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brigaudeau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068348v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gampeta" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos K Gatselis" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Oikonomou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goulis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.12658" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-93VB4PMM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00827682v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfs162" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01057815v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Alonso" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Montero" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12026-013-8423-x" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WC81RK2N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068361v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawzheen A Muhammad" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bariller" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Flores-Borja" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2013.788648" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809518v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghedira" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2013.02.002" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0HC7GM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00917626v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(13)72268-8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH6CX3KV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00835443v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/088830185.2013.788648" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00957452v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Zare-Shahabadi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Rezaei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2013.838219" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01068367v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Rahim" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12111" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W45KCMZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00769776v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.004" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NJ8T2H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771192v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zachou" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oikonomou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauveau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatselis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2036.2011.04908.x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWX5XKN4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771079v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/579670" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771121v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Querellou" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hutin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-011-1369-y" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLVW43W6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771366v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinon Shapira" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Agmon-Levin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bat Sheva Porat-Katz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Barzilai" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexmp.2012.09.012" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0Q5JLHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771074v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Varin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112802273326" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00770817v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizgar A Mageed" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2012.05.015" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SG23CZJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00769761v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Mageed" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Parikh" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2012.02.007" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SWJV5S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163327v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beauvillard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Padelli" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Youinou" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771283v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Segalen" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12016-010-8204-4" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJC2RC2D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00772399v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Padelli" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Comacle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nousbaum" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immbio.2011.10.002" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FXF7KP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771234v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730877v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Morvan" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771236v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01061871v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771246v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsen Morva" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemoine" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1003050" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00771248v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179880v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2009.12.006" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FBJD3ZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01134371v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150458v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Alonso-Ramirez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Daridon" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066162v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buors" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2010.07.005" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066129v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Loisel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/130646" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163300v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Selmi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ram" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150519v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois S&#233;&#239;t&#233;" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-12-261461" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150521v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Tob&#243;n" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150457v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150447v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianjin Lu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghee Cha" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Ilei" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103760v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150453v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167710v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167328v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167307v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagimardanova E" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02158867v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950034v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949967v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854055v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854056v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949996v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759673v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barturen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kerick" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alvarez-Errico" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Quintares" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carnero" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933275v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guellec" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marhadour" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950113v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950066v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levy" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01950025v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida G Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489174v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559234v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Mignen" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540284v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296638v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296635v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01290135v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296639v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01260050v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183307v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Devauchelle" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berthelot" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-eular.2727" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01269606v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011284v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01011286v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806962v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Dantec Christelle" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montero" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809098v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Di Costanzo" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00807630v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comacle Pauline" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padelli Mael" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youinou Pierre" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pers Jacques-Olivier" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809089v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kaabar" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809224v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beauvillard" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Di Constanzo" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809209v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809228v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783559v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00778854v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04987818v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Lyberopoulou" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Gatselis" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091315v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kratsova" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02152739v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carvajal-Alegria" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bettacchioli" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167166v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gabdoulkhakova" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemerle" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167212v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091214v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091261v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Yk Cornec" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167124v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Takha" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valieva" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Shamaev" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167180v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091281v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812574v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919593v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pedron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827446v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Goff" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814834v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Nuz" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996547v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pedron" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01951131v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouviere" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01949686v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559322v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsia D. Konsta" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537250v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559308v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540330v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brenaut" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sonbol" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540334v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roguedas" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515484v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296847v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270137v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Richard Eveillard" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achouak Achour" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise N'Go Sack" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le  Calloc'H" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270130v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sack N'Go" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Calloc'H" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01296855v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515498v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128695v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515490v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01269619v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01128728v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792685v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01123564v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viale" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01116456v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01115218v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Brooks Wesley" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01062139v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00936970v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Luque-Paz" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56378-1.00065-4" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00936954v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-56378-1.00063-0" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00806940v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batteux Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garraud Olivier" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prin Lionel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallat Laurent" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02157652v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mignen" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284996v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgos Michel" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>