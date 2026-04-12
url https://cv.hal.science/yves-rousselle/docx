--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Rousselle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ONF/INRAE BIOFORA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2163 avenue de la pomme de pin, CS 40001 Ardon, 45075 Orléans Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/yvesrousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Chargé de R&D en génétique quantitative (UMR BIOFORA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 Postdoc en génétique quantitative sur la canne à sucre (CIRAD, Réunion)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Thèse sur les ressources génétiques de blé (INRA, Le Moulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004 Stages de Master sur les flux de gènes chez le tournesol (INRA, Mauguio)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire d'une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">liste de discussion sur la génétique quantitative végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gen-veg-quant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'impact des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">activités humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des espèces qu'il utilise est mon premier centre d'intérêt. Je suis amené à me poser des questions sur l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de cette diversité et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des populations à leurs milieux. L'objectif est de mettre au point ou d'améliorer des méthodes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">changement global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est un nouveau défi pour ces approches en les projetant dans un contexte changeant et incertain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis que je travaille au département Recherche, Développement et Innovation de l'ONF, j'applique ces approches à l'adaptation de la forêt au changement climatique par le levier de la génétique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer l'exposition aux changements climatiques des zones de production forestière française ? Méthodologie utilisée dans le projet ESPERENSE pour cibler les zones d’intérêt pour l’installation d’essais de comparaison d’essences et de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.523-540. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.7104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont en France les zones forestières conjuguant enjeu de production et vulnérabilité au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (10), pp.2575-2586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rhoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; ONF; CNPF. 2020, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2017-Nov. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2016-Nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2015-Nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l’Etat. Programme 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] E02/2015, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2014-Nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs moléculaires utilisables en sélection chez la canne à sucre : cas de la résistance à la rouille brune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Canne à Sucre (AFCAS). La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche, FRA., Sep 2012, La Réunion, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la migration dans la gestion dynamique des ressources génétiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université Paris Sud 11, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02969719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la diversité génétique des peuplements forestiers et adaptation au changements climatiques - Notions de génétique évolutive et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Rousselle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ONF/INRAE BIOFORA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2163 avenue de la pomme de pin, CS 40001 Ardon, 45075 Orléans Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/yvesrousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Chargé de R&D en génétique quantitative (UMR BIOFORA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 Postdoc en génétique quantitative sur la canne à sucre (CIRAD, Réunion)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Thèse sur les ressources génétiques de blé (INRA, Le Moulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004 Stages de Master sur les flux de gènes chez le tournesol (INRA, Mauguio)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire d'une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">liste de discussion sur la génétique quantitative végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gen-veg-quant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'impact des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">activités humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des espèces qu'il utilise est mon premier centre d'intérêt. Je suis amené à me poser des questions sur l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de cette diversité et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des populations à leurs milieux. L'objectif est de mettre au point ou d'améliorer des méthodes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">changement global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est un nouveau défi pour ces approches en les projetant dans un contexte changeant et incertain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis que je travaille au département Recherche, Développement et Innovation de l'ONF, j'applique ces approches à l'adaptation de la forêt au changement climatique par le levier de la génétique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer l'exposition aux changements climatiques des zones de production forestière française ? Méthodologie utilisée dans le projet ESPERENSE pour cibler les zones d’intérêt pour l’installation d’essais de comparaison d’essences et de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.523-540. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.7104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont en France les zones forestières conjuguant enjeu de production et vulnérabilité au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (10), pp.2575-2586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rhoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; ONF; CNPF. 2020, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2017-Nov. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2016-Nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2015-Nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l’Etat. Programme 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] E02/2015, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2014-Nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs moléculaires utilisables en sélection chez la canne à sucre : cas de la résistance à la rouille brune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Canne à Sucre (AFCAS). La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche, FRA., Sep 2012, La Réunion, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la migration dans la gestion dynamique des ressources génétiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université Paris Sud 11, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02969719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la diversité génétique des peuplements forestiers et adaptation au changements climatiques - Notions de génétique évolutive et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/yvesrousselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupes.renater.fr/sympa/info/gen-veg-quant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kebli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1875-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71S0DGBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02969719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/yvesrousselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupes.renater.fr/sympa/info/gen-veg-quant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kebli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1875-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71S0DGBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02969719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>