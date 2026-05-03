--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Rousselle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ONF/INRAE BIOFORA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2163 avenue de la pomme de pin, CS 40001 Ardon, 45075 Orléans Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/yvesrousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Chargé de R&D en génétique quantitative (UMR BIOFORA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 Postdoc en génétique quantitative sur la canne à sucre (CIRAD, Réunion)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Thèse sur les ressources génétiques de blé (INRA, Le Moulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004 Stages de Master sur les flux de gènes chez le tournesol (INRA, Mauguio)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire d'une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">liste de discussion sur la génétique quantitative végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gen-veg-quant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'impact des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">activités humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des espèces qu'il utilise est mon premier centre d'intérêt. Je suis amené à me poser des questions sur l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de cette diversité et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des populations à leurs milieux. L'objectif est de mettre au point ou d'améliorer des méthodes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">changement global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est un nouveau défi pour ces approches en les projetant dans un contexte changeant et incertain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis que je travaille au département Recherche, Développement et Innovation de l'ONF, j'applique ces approches à l'adaptation de la forêt au changement climatique par le levier de la génétique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer l'exposition aux changements climatiques des zones de production forestière française ? Méthodologie utilisée dans le projet ESPERENSE pour cibler les zones d’intérêt pour l’installation d’essais de comparaison d’essences et de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.523-540. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.7104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont en France les zones forestières conjuguant enjeu de production et vulnérabilité au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (10), pp.2575-2586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rhoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; ONF; CNPF. 2020, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2017-Nov. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2016-Nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2015-Nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l’Etat. Programme 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] E02/2015, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2014-Nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs moléculaires utilisables en sélection chez la canne à sucre : cas de la résistance à la rouille brune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Canne à Sucre (AFCAS). La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche, FRA., Sep 2012, La Réunion, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la migration dans la gestion dynamique des ressources génétiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université Paris Sud 11, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02969719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la diversité génétique des peuplements forestiers et adaptation au changements climatiques - Notions de génétique évolutive et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Rousselle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ONF/INRAE BIOFORA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2163 avenue de la pomme de pin, CS 40001 Ardon, 45075 Orléans Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/yvesrousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Chargé de R&D en génétique quantitative (UMR BIOFORA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 Postdoc en génétique quantitative sur la canne à sucre (CIRAD, Réunion)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Thèse sur les ressources génétiques de blé (INRA, Le Moulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004 Stages de Master sur les flux de gènes chez le tournesol (INRA, Mauguio)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire d'une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">liste de discussion sur la génétique quantitative végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gen-veg-quant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'impact des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">activités humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des espèces qu'il utilise est mon premier centre d'intérêt. Je suis amené à me poser des questions sur l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de cette diversité et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des populations à leurs milieux. L'objectif est de mettre au point ou d'améliorer des méthodes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">changement global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est un nouveau défi pour ces approches en les projetant dans un contexte changeant et incertain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis que je travaille au département Recherche, Développement et Innovation de l'ONF, j'applique ces approches à l'adaptation de la forêt au changement climatique par le levier de la génétique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer l'exposition aux changements climatiques des zones de production forestière française ? Méthodologie utilisée dans le projet ESPERENSE pour cibler les zones d’intérêt pour l’installation d’essais de comparaison d’essences et de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.523-540. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.7104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont en France les zones forestières conjuguant enjeu de production et vulnérabilité au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (10), pp.2575-2586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rhoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; ONF; CNPF. 2020, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2017-Nov. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2016-Nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2015-Nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l’Etat. Programme 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] E02/2015, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2014-Nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs moléculaires utilisables en sélection chez la canne à sucre : cas de la résistance à la rouille brune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Canne à Sucre (AFCAS). La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche, FRA., Sep 2012, La Réunion, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la migration dans la gestion dynamique des ressources génétiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université Paris Sud 11, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02969719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la diversité génétique des peuplements forestiers et adaptation au changements climatiques - Notions de génétique évolutive et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/yvesrousselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupes.renater.fr/sympa/info/gen-veg-quant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kebli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1875-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71S0DGBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02969719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/yvesrousselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupes.renater.fr/sympa/info/gen-veg-quant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kebli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1875-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71S0DGBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02969719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>