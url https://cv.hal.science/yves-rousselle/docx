--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Rousselle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ONF/INRAE BIOFORA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2163 avenue de la pomme de pin, CS 40001 Ardon, 45075 Orléans Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/yvesrousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Chargé de R&D en génétique quantitative (UMR BIOFORA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 Postdoc en génétique quantitative sur la canne à sucre (CIRAD, Réunion)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Thèse sur les ressources génétiques de blé (INRA, Le Moulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004 Stages de Master sur les flux de gènes chez le tournesol (INRA, Mauguio)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire d'une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">liste de discussion sur la génétique quantitative végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gen-veg-quant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'impact des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">activités humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des espèces qu'il utilise est mon premier centre d'intérêt. Je suis amené à me poser des questions sur l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de cette diversité et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des populations à leurs milieux. L'objectif est de mettre au point ou d'améliorer des méthodes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">changement global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est un nouveau défi pour ces approches en les projetant dans un contexte changeant et incertain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis que je travaille au département Recherche, Développement et Innovation de l'ONF, j'applique ces approches à l'adaptation de la forêt au changement climatique par le levier de la génétique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer l'exposition aux changements climatiques des zones de production forestière française ? Méthodologie utilisée dans le projet ESPERENSE pour cibler les zones d’intérêt pour l’installation d’essais de comparaison d’essences et de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.523-540. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.7104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont en France les zones forestières conjuguant enjeu de production et vulnérabilité au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (10), pp.2575-2586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rhoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; ONF; CNPF. 2020, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2017-Nov. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2016-Nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2015-Nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l’Etat. Programme 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] E02/2015, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2014-Nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs moléculaires utilisables en sélection chez la canne à sucre : cas de la résistance à la rouille brune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Canne à Sucre (AFCAS). La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche, FRA., Sep 2012, La Réunion, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la migration dans la gestion dynamique des ressources génétiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université Paris Sud 11, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02969719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la diversité génétique des peuplements forestiers et adaptation au changements climatiques - Notions de génétique évolutive et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yves Rousselle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ONF/INRAE BIOFORA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2163 avenue de la pomme de pin, CS 40001 Ardon, 45075 Orléans Cedex 2</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/yvesrousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Chargé de R&D en génétique quantitative (UMR BIOFORA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 Postdoc en génétique quantitative sur la canne à sucre (CIRAD, Réunion)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2006 Thèse sur les ressources génétiques de blé (INRA, Le Moulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2004 Stages de Master sur les flux de gènes chez le tournesol (INRA, Mauguio)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestionnaire d'une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">liste de discussion sur la génétique quantitative végétale :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gen-veg-quant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'impact des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">activités humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des espèces qu'il utilise est mon premier centre d'intérêt. Je suis amené à me poser des questions sur l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de cette diversité et l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des populations à leurs milieux. L'objectif est de mettre au point ou d'améliorer des méthodes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion des ressources génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">changement global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est un nouveau défi pour ces approches en les projetant dans un contexte changeant et incertain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis que je travaille au département Recherche, Développement et Innovation de l'ONF, j'applique ces approches à l'adaptation de la forêt au changement climatique par le levier de la génétique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment déterminer l'exposition aux changements climatiques des zones de production forestière française ? Méthodologie utilisée dans le projet ESPERENSE pour cibler les zones d’intérêt pour l’installation d’essais de comparaison d’essences et de provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.523-540. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.7104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont en France les zones forestières conjuguant enjeu de production et vulnérabilité au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Kebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou-Nivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'Office national des forêts anticipe les effets du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.033.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the accuracy of genomic selection in sugarcane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (10), pp.2575-2586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2156-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic management of crop diversity: From an experimental approach to on-farm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rhoné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.458-468. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding depression and low between-population heterosis in recently diverged experimental populations of a selfing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2010.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using linked markers to estimate the genetic age of a volunteer population: a theoretical and empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haya-Anna Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.358-369. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2023 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2024, pp.199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l’État - Programme 2022 - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2023, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF-IDF. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ONF; CNPF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; ONF; CNPF. 2020, pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2017-Nov. 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2016-Nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2015-Nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l’Etat. Programme 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] E02/2015, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2014-Nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest genetic resources adaptations: Will trees be able to adapt to the current rate of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Turquie, les forêts sur le front de la lutte contre le changement climatique et pour la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux outils d’aide à la décision pour l’adaptation des forêts au changement climatique : migration assistée ou substitution d’espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Santé des Forêts Nord-Ouest, Jan 2019, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserve, qualify and enrich forest genetic resources under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-native tree species for european forests - experiences, risks and opportunities (NNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Enrichir le portefeuille en espèces forestières productives: Une nécessité pour la foresterie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier les ressources génétiques par plantation dans une perspective d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour les plantations forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs moléculaires utilisables en sélection chez la canne à sucre : cas de la résistance à la rouille brune.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Royaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Raboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de la Canne à Sucre (AFCAS). La canne à sucre source de développement et d'innovation. Rencontre des acteurs des filières sucrières et de la recherche, FRA., Sep 2012, La Réunion, France. 10 p., </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la migration dans la gestion dynamique des ressources génétiques végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université Paris Sud 11, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02969719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la diversité génétique des peuplements forestiers et adaptation au changements climatiques - Notions de génétique évolutive et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/yvesrousselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupes.renater.fr/sympa/info/gen-veg-quant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kebli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1875-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71S0DGBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02969719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/yvesrousselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupes.renater.fr/sympa/info/gen-veg-quant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kebli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou-Nivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7104" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ladier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.033.0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2156-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Enjalbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H12RP1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.72" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Ostrowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haya-Anna Tsitrone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Santoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dass&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Theodoridis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Dhote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hervouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1875-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71S0DGBH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02969719v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653493v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>