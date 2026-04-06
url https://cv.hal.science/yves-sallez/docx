--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2405,540 +2405,553 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Literature Review and Taxonomy Proposal of Industrial Symbiosis Practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rule-Based Decisional Assistance for Sustainable Tire Management in the Transportation Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Benchari</w:t>
+                <w:t xml:space="preserve">Fatimaezahraa Aboumejd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Daquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+                <w:t xml:space="preserve">Chaima Zormati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_26⟩</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Smart Management in Industrial and Logistics Engineering (SMILE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Casablanca, Morocco. pp.47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025097047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991038v1</w:t>
+                <w:t xml:space="preserve">hal-05570923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling approaches of an industrial symbiosis: state-of-the-art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A Literature Review and Taxonomy Proposal of Industrial Symbiosis Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Benchari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Daquin</w:t>
+                <w:t xml:space="preserve">Cécilia Daquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany. pp.359-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-85316-6_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639336v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal to Model the Monitoring Architecture of a Complex Transportation System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
+                <w:t xml:space="preserve">Modeling approaches of an industrial symbiosis: state-of-the-art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Benchari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Daquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (Lyon), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716673v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'assemblage reconfigurable - Utilisation dans un cadre didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
+                <w:t xml:space="preserve">A Proposal to Model the Monitoring Architecture of a Complex Transportation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dequidt</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.532-542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296141v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning approach for predictive maintenance of transport systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2957,621 +2970,625 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Abou El Majd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Transportation and Smart Technologies, TST 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tangier, Morocco. pp.96-100, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TST52996.2021.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Facility Layout Problem with safety consideration of Reconfigurable Manufacturing and Assembly Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système d'assemblage reconfigurable - Utilisation dans un cadre didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP CMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528808v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multiple Depots Vehicle Routing in the Physical Internet context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Swapping of Fault- Tolerant Architectures Based on FPGAs for Flexible Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Chargui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
+                <w:t xml:space="preserve">Gehad Alkady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramez Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.011⟩</w:t>
+              <w:t xml:space="preserve">10th Mediterranean Conference on Embedded Computing, MECO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budva, Montenegro. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECO52532.2021.9460162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711586v1</w:t>
+                <w:t xml:space="preserve">hal-03710436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Swapping of Fault- Tolerant Architectures Based on FPGAs for Flexible Manufacturing Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramez Daoud</w:t>
+                <w:t xml:space="preserve">Solving Facility Layout Problem with safety consideration of Reconfigurable Manufacturing and Assembly Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Idel Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hany Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Mediterranean Conference on Embedded Computing, MECO 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECO52532.2021.9460162⟩</w:t>
+              <w:t xml:space="preserve">CIRP CMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grece, France. pp.1942-1947, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.11.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710436v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Architecture to Design Cyber-Physical and Human Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
+                <w:t xml:space="preserve">Dynamic Multiple Depots Vehicle Routing in the Physical Internet context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chargui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPHS2020 3rd IFAC Workshop on Cyber-Physical &amp; Human Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.92-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.04.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03053285v1</w:t>
+                <w:t xml:space="preserve">hal-03711586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILISATION DES APPROCHES DE L'INDUSTRIE 4.0 ET DE L'INTERNET PHYSIQUE POUR LE DEPLOIEMENT D'ENTREPOTS URBAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,1534 +3629,1543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic software</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fouad Riane</w:t>
+                <w:t xml:space="preserve">A Generic Architecture to Design Cyber-Physical and Human Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28071.68004⟩</w:t>
+              <w:t xml:space="preserve">CPHS2020 3rd IFAC Workshop on Cyber-Physical &amp; Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Beijing, China. pp.344-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468033v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of &amp;quot;safety bubble&amp;quot; to build ethical reconfigurable assembly systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
+                <w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Attajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Darmoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC world congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1487⟩</w:t>
+              <w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28071.68004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367302v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IA au service de la maintenance intelligente ferroviaire : le cas du SURFER Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+                <w:t xml:space="preserve">The concept of &amp;quot;safety bubble&amp;quot; to build ethical reconfigurable assembly systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Conduite des Systèmes Dynamiques &amp; IA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.17023-17028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421066v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a holonic approach to model the information chain from product to stakeholder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
+                <w:t xml:space="preserve">L'IA au service de la maintenance intelligente ferroviaire : le cas du SURFER Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.109-114</w:t>
+              <w:t xml:space="preserve">Journées Conduite des Systèmes Dynamiques &amp; IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457430v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence for forecasting in supply chain management: a case study of White Sugar consumption rate in Thailand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
+                <w:t xml:space="preserve">Proposition of a holonic approach to model the information chain from product to stakeholder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Basselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.109-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675856v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de bulle de sécurité «coopérative» dans le cadre d’un système d'assemblage reconfigurable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Derigent</w:t>
+                <w:t xml:space="preserve">Artificial intelligence for forecasting in supply chain management: a case study of White Sugar consumption rate in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque AIP-Primeca S.Mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.725-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467861v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the maintenance planning of a multi-component system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
+                <w:t xml:space="preserve">Concept de bulle de sécurité «coopérative» dans le cadre d’un système d'assemblage reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Transportation and Supply Chain Engineering, IWTSCE 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque AIP-Primeca S.Mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676106v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Rail-Road PI-Hub: the ORCA hybrid control architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+                <w:t xml:space="preserve">Optimization of the maintenance planning of a multi-component system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Transportation and Supply Chain Engineering, IWTSCE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rabat, Morocco. pp.00011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201820000011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412487v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Monitoring of a Product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Basselot</w:t>
+                <w:t xml:space="preserve">Control of Rail-Road PI-Hub: the ORCA hybrid control architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-Vinh Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. pp.337-346</w:t>
+              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461629v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed approach solving partially flexible job-shop scheduling problem with a Q-learning effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Build a “Cooperative” Safety Bubble for a Reconfigurable Assembly System?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Beldjilali</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413216v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Build a “Cooperative” Safety Bubble for a Reconfigurable Assembly System?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A distributed approach solving partially flexible job-shop scheduling problem with a Q-learning effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Beldjilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15890-15895, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412516v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caregivers Routing Problem in Home Health Care: Literature Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+                <w:t xml:space="preserve">Active Monitoring of a Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Basselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. pp.319-326</w:t>
+              <w:t xml:space="preserve">International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. pp.337-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008068v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+                <w:t xml:space="preserve">Caregivers Routing Problem in Home Health Care: Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">6th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389875v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de stratégies de groupement au sein d’un cross dock de l’Internet Physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specifying Self-organising Logistics System: openness, intelligence, and decentralised control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenle Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque Nationale AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">SOHOMA’16 Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420185v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a hybrid control architecture for the routing in a Physical Internet cross-docking hub</w:t>
+                <w:t xml:space="preserve">Étude de stratégies de groupement au sein d’un cross dock de l’Internet Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
@@ -5157,552 +5183,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14e Colloque Nationale AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416901v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualisation des PI-conteneurs et premières applications dans un contexte d’Internet Physique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition of a hybrid control architecture for the routing in a Physical Internet cross-docking hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 11ème Congrès International de Génie Industriel, CIGI'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1978-1983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243713v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing Management in Physical Internet Crossdocking Hubs: Study of Grouping Strategies for Truck Loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Pach</w:t>
+                <w:t xml:space="preserve">Virtualisation des PI-conteneurs et premières applications dans un contexte d’Internet Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Krommenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 11ème Congrès International de Génie Industriel, CIGI'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388580v1</w:t>
+                <w:t xml:space="preserve">hal-01243713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a potential fields approach to solve routing in a rail-road PI-hub</w:t>
+                <w:t xml:space="preserve">Routing Management in Physical Internet Crossdocking Hubs: Study of Grouping Strategies for Truck Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Physical Internet Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.483-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468644v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Products: A Spinal Column to Handle Information Exchanges in Supply Chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
+                <w:t xml:space="preserve">Proposition of a potential fields approach to solve routing in a rail-road PI-hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Physical Internet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449753v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalized information representation for intelligent products in service-oriented manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5744,182 +5774,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems. Sustainable Production and Service Supply Chains APMS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, State college, United States. pp.452-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and management of the strain situations in hospital systems using an ORCA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,514 +5994,618 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Systems Management IESM’13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective, energy-aware control of a production system: a potential fields approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
+                <w:t xml:space="preserve">Intelligent Products: A Spinal Column to Handle Information Exchanges in Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC workshop on Intelligent Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00040⟩</w:t>
+              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, State College, PA, United States. pp.452-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41263-9_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462919v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle dynamique du routage au sein d’un PI-cross dock par champs de potentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective, energy-aware control of a production system: a potential fields approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Pach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de génie industriel (CIGI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC workshop on Intelligent Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, São Paulo, Brazil. pp.330 - 335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462034v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage des systèmes de production : approche par produits actifs et champs de potentiel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle dynamique du routage au sein d’un PI-cross dock par champs de potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journees Doctorales/Journees Nationales Macs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, angers, France</w:t>
+              <w:t xml:space="preserve">Congrès international de génie industriel (CIGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876162v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management du cycle de vie d’un produit actif : Concept d’agent d’augmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilotage des systèmes de production : approche par produits actifs et champs de potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Zbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès génie industriel (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, tarbes, France</w:t>
+              <w:t xml:space="preserve">3èmes Journees Doctorales/Journees Nationales Macs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088757v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management du cycle de vie d’un produit actif : Concept d’agent d’augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès génie industriel (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, tarbes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of dynamic allocation and routing in FMS using potential field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Zbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6500,51 +6634,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Middle Eastern Simulation Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6554,181 +6688,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Attajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Darmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondès Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, Proceedings of SOHOMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021, 9783030693732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Clustering of PI-Hubs Based on Forecasting Demand in Physical Internet Context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6773,92 +6907,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 853, Springer International Publishing, pp.27-39, 2020, Studies in Computational Intelligence, 978-3-030-27476-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Build a “Cooperative” Safety Bubble for a Reconfigurable Assembly System?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6868,106 +7002,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Cardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 762, Springer International Publishing, pp.187-197, 2018, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Rail-Road PI-Hub: The ORCA Hybrid Control Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Vinh Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,92 +7123,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Cardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 762, Springer International Publishing, pp.291-302, 2018, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Self-organising Logistics System: Openness, Intelligence, and Decentralised Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenle Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7097,92 +7231,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 694, pp.93-102, 2017, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Monitoring of a Product: A Way to Solve the “Lack of Information” Issue in the Use Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Basselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7205,92 +7339,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Leitão, Oliveira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 694, Springer International Publishing, pp.337-346, 2017, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caregivers Routing Problem in Home Health Care: Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7326,106 +7460,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borangiu T., Trentesaux D., Thomas A., Leitão P., Oliveira J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 694, Springer, pp. 319-326, 2017, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51100-9_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Smart Containers in the Physical Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7434,119 +7568,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borangiu, Trentesaux, Thomas, Mcfarlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 640, Springer International Publishing, pp.71-79, 2016, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the usage of wireless sensor networks to facilitate composition / decomposition of physical internet containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Krommenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,455 +7689,455 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Duncan McFarlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 640, Springer International Publishing, pp.81-90, 2016, 978-3-319-30335-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30337-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model for Manufacturing Scheduling Optimization Through Learning Intelligent Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Ballot</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Beldjilali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t>
+              <w:t xml:space="preserve">, 594, Springer International Publishing, pp.233-241, 2015, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660100v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Manufacturing Scheduling Optimization Through Learning Intelligent Products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Activeness of Physical Internet Containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Beldjilali</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 594, Springer International Publishing, pp.233-241, 2015, Studies in Computational Intelligence, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_22⟩</w:t>
+              <w:t xml:space="preserve">, 594, pp.259-269, 2015, Studies in Computational Intelligence, 9783319151595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404089v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of an analysis framework to describe the &amp;quot;activeness&amp;quot; of a product during its life cycle part i: Motivations and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borangiu; Trentesaux; Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 544, Springer, pp.257-270, 2014, 978-331904734-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of an Analysis Framework to Describe the “Activeness” of a Product during Its Life Cycle: Part II: Method and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borangiu; Trentesaux; Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 544, Springer, pp.271-282, 2014, 978-331904734-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-04735-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8013,150 +8147,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a distributed and knowledge-based control architecture to achieve operational resilience in cyber-physical production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Attajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Darmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondès Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8166,91 +8300,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de surveillance de l'usure et du comportement d'un connecteur électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Basselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8258,87 +8392,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/FR2021/051805. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for the asset management of railway trains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Mortellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8376,51 +8510,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Germany, Patent n° : EP3254928. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8430,65 +8564,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on a Set of Features for New Urban Warehouse Management Inspired by Industry 4.0 and the Physical Internet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8529,73 +8663,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SOHOMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. 952, Springer International Publishing, pp.449-459, 2020, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal to Model the Monitoring Architecture of a Complex Transportation System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8637,51 +8771,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SOHOMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 952, Springer International Publishing, pp.532-542, 2020, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8691,91 +8825,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produit &amp;quot; actif &amp;quot; tout au long de son cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université de Valenciennes et du Hainaut-Cambresis, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00768771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8785,51 +8919,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cœur de Ville, Véhicules intelligents en environnement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8838,112 +8972,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Răileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'automatique, de mécanique et d'informatique industrielles et humaines. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9090,51 +9224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2020.03.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Basselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mallouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820000011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.03.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.08.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morariu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Morariu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zbib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03369143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03716673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_39" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TST52996.2021.00023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Besbes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Alkady" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Adly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Daoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Elsayed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO52532.2021.9460162" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;douard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28071.68004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1487" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03421066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.378" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_59" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_56" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_22" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_30" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_28" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404210v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_18" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03531218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salamone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciesielski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403111v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390575v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu R&#259;ileanu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2020.03.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Basselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mallouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820000011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.03.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.08.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morariu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Morariu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zbib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03369143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimaezahraa Aboumejd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zormati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025097047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03716673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TST52996.2021.00023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Alkady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Adly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Daoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Elsayed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO52532.2021.9460162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Besbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28071.68004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1487" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03421066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_59" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468872v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_56" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03531218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salamone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciesielski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403255v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu R&#259;ileanu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>