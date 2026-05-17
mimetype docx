--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -702,365 +702,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dynamic selection of smart products scheduling rules in FMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information chain modeling from product to stakeholder in the use phase – Application to diagnoses in railway transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Hamdadou</w:t>
+                <w:t xml:space="preserve">Vivien Basselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20, pp.45-48. </w:t>
+              <w:t xml:space="preserve">, 2019, 20, pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mfglet.2019.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mfglet.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426415v1</w:t>
+                <w:t xml:space="preserve">hal-03426755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence for forecasting in supply chain management: a case study of White Sugar consumption rate in Thailand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
+                <w:t xml:space="preserve">Effective dynamic selection of smart products scheduling rules in FMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Hamdadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.201⟩</w:t>
+              <w:t xml:space="preserve">Manufacturing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mfglet.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675865v1</w:t>
+                <w:t xml:space="preserve">hal-03426415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information chain modeling from product to stakeholder in the use phase – Application to diagnoses in railway transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
+                <w:t xml:space="preserve">Artificial intelligence for forecasting in supply chain management: a case study of White Sugar consumption rate in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.22-26. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.725-730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mfglet.2019.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426755v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the maintenance planning of a multi-component system</w:t>
               </w:r>
@@ -1667,408 +1667,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Holonic Fault Diagnosis of Complex Transportation Systems</w:t>
+                <w:t xml:space="preserve">Formalized Information Representation for Intelligent Products in Service-Oriented Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Mortellec</w:t>
+                <w:t xml:space="preserve">Cristina Morariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
+                <w:t xml:space="preserve">Octavian Morariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Borangiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.09.008⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (7), pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041257v1</w:t>
+                <w:t xml:space="preserve">hal-03623348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalized Information Representation for Intelligent Products in Service-Oriented Manufacturing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theodor Borangiu</w:t>
+                <w:t xml:space="preserve">Benchmarking Flexible Job-Shop Scheduling and Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00017⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (9), pp.1204-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623348v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Flexible Job-Shop Scheduling and Control Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded Holonic Fault Diagnosis of Complex Transportation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Mortellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (9), pp.1204-1225. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.227-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405597v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Approach For The Public Transportation Regulation System Based On Cybercars</w:t>
               </w:r>
@@ -2915,252 +2915,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning approach for predictive maintenance of transport systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Mallouk</w:t>
+                <w:t xml:space="preserve">Système d'assemblage reconfigurable - Utilisation dans un cadre didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Transportation and Smart Technologies, TST 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710656v1</w:t>
+                <w:t xml:space="preserve">hal-03296141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'assemblage reconfigurable - Utilisation dans un cadre didactique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dequidt</w:t>
+                <w:t xml:space="preserve">Machine learning approach for predictive maintenance of transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Transportation and Smart Technologies, TST 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tangier, Morocco. pp.96-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TST52996.2021.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296141v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Swapping of Fault- Tolerant Architectures Based on FPGAs for Flexible Manufacturing Systems</w:t>
               </w:r>
@@ -3538,512 +3538,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTILISATION DES APPROCHES DE L'INDUSTRIE 4.0 ET DE L'INTERNET PHYSIQUE POUR LE DEPLOIEMENT D'ENTREPOTS URBAINS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fortineau</w:t>
+                <w:t xml:space="preserve">The concept of &amp;quot;safety bubble&amp;quot; to build ethical reconfigurable assembly systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.17023-17028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193070v1</w:t>
+                <w:t xml:space="preserve">hal-03367302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Architecture to Design Cyber-Physical and Human Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
+                <w:t xml:space="preserve">UTILISATION DES APPROCHES DE L'INDUSTRIE 4.0 ET DE L'INTERNET PHYSIQUE POUR LE DEPLOIEMENT D'ENTREPOTS URBAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPHS2020 3rd IFAC Workshop on Cyber-Physical &amp; Human Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053285v1</w:t>
+                <w:t xml:space="preserve">hal-03193070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic software</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fouad Riane</w:t>
+                <w:t xml:space="preserve">A Generic Architecture to Design Cyber-Physical and Human Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28071.68004⟩</w:t>
+              <w:t xml:space="preserve">CPHS2020 3rd IFAC Workshop on Cyber-Physical &amp; Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Beijing, China. pp.344-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468033v1</w:t>
+                <w:t xml:space="preserve">hal-03053285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of &amp;quot;safety bubble&amp;quot; to build ethical reconfigurable assembly systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
+                <w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Attajer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Darmoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.17023-17028, </w:t>
+              <w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28071.68004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367302v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA au service de la maintenance intelligente ferroviaire : le cas du SURFER Lab</w:t>
               </w:r>
@@ -4111,51 +4111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a holonic approach to model the information chain from product to stakeholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Basselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.725-730, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675856v1</w:t>
@@ -4529,217 +4529,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Rail-Road PI-Hub: the ORCA hybrid control architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhat-Vinh Vo</w:t>
+                <w:t xml:space="preserve">How to Build a “Cooperative” Safety Bubble for a Reconfigurable Assembly System?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412487v1</w:t>
+                <w:t xml:space="preserve">hal-03412516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Build a “Cooperative” Safety Bubble for a Reconfigurable Assembly System?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Rail-Road PI-Hub: the ORCA hybrid control architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-Vinh Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412516v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed approach solving partially flexible job-shop scheduling problem with a Q-learning effect</w:t>
               </w:r>
@@ -4829,51 +4829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Monitoring of a Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Basselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,159 +5121,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de stratégies de groupement au sein d’un cross dock de l’Internet Physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtualisation des PI-conteneurs et premières applications dans un contexte d’Internet Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Krommenacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Colloque Nationale AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve"> 11ème Congrès International de Génie Industriel, CIGI'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420185v1</w:t>
+                <w:t xml:space="preserve">hal-01243713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a hybrid control architecture for the routing in a Physical Internet cross-docking hub</w:t>
+                <w:t xml:space="preserve">Étude de stratégies de groupement au sein d’un cross dock de l’Internet Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
@@ -5291,177 +5278,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14e Colloque Nationale AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416901v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualisation des PI-conteneurs et premières applications dans un contexte d’Internet Physique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition of a hybrid control architecture for the routing in a Physical Internet cross-docking hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 11ème Congrès International de Génie Industriel, CIGI'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.1978-1983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243713v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing Management in Physical Internet Crossdocking Hubs: Study of Grouping Strategies for Truck Loading</w:t>
               </w:r>
@@ -5696,697 +5696,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalized information representation for intelligent products in service-oriented manufacturing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle dynamique du routage au sein d’un PI-cross dock par champs de potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Congrès international de génie industriel (CIGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623361v1</w:t>
+                <w:t xml:space="preserve">hal-03462034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
+                <w:t xml:space="preserve">Formalized information representation for intelligent products in service-oriented manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Morariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Borangiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems. Sustainable Production and Service Supply Chains APMS2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, State college, United States. pp.452-459</w:t>
+              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468872v1</w:t>
+                <w:t xml:space="preserve">hal-03623361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and management of the strain situations in hospital systems using an ORCA approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligent Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Systems Management IESM’13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems. Sustainable Production and Service Supply Chains APMS2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, State college, United States. pp.452-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470483v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Products: A Spinal Column to Handle Information Exchanges in Supply Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and management of the strain situations in hospital systems using an ORCA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondès Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Systems Management IESM’13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449753v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective, energy-aware control of a production system: a potential fields approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berger</w:t>
+                <w:t xml:space="preserve">Intelligent Products: A Spinal Column to Handle Information Exchanges in Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC workshop on Intelligent Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00040⟩</w:t>
+              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, State College, PA, United States. pp.452-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41263-9_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462919v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle dynamique du routage au sein d’un PI-cross dock par champs de potentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective, energy-aware control of a production system: a potential fields approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Pach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de génie industriel (CIGI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC workshop on Intelligent Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, São Paulo, Brazil. pp.330 - 335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130522-3-BR-4036.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462034v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage des systèmes de production : approche par produits actifs et champs de potentiel</w:t>
               </w:r>
@@ -6702,90 +6702,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Attajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Darmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondès Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7057,51 +7057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Rail-Road PI-Hub: The ORCA Hybrid Control Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Vinh Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Monitoring of a Product: A Way to Solve the “Lack of Information” Issue in the Use Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Basselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7623,64 +7623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the usage of wireless sensor networks to facilitate composition / decomposition of physical internet containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Krommenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,103 +8161,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of a distributed and knowledge-based control architecture to achieve operational resilience in cyber-physical production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Attajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Darmoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondès Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Riane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8327,51 +8327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de surveillance de l'usure et du comportement d'un connecteur électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Salamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Basselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8441,64 +8441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for the asset management of railway trains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Mortellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,256 +8572,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on a Set of Features for New Urban Warehouse Management Inspired by Industry 4.0 and the Physical Internet.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Édouard</w:t>
+                <w:t xml:space="preserve">A Proposal to Model the Monitoring Architecture of a Complex Transportation System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SOHOMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Paris, France. 952, Springer International Publishing, pp.449-459, 2020, Studies in Computational Intelligence</w:t>
+              <w:t xml:space="preserve">, 952, Springer International Publishing, pp.532-542, 2020, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403111v1</w:t>
+                <w:t xml:space="preserve">hal-03403102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal to Model the Monitoring Architecture of a Complex Transportation System.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
+                <w:t xml:space="preserve">Survey on a Set of Features for New Urban Warehouse Management Inspired by Industry 4.0 and the Physical Internet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SOHOMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 952, Springer International Publishing, pp.532-542, 2020, Studies in Computational Intelligence</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. 952, Springer International Publishing, pp.449-459, 2020, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403102v1</w:t>
+                <w:t xml:space="preserve">hal-03403111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9224,51 +9224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2020.03.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Basselot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.03.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mallouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820000011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.03.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.08.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.09.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morariu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Morariu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.05.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zbib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03369143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimaezahraa Aboumejd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zormati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025097047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03716673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TST52996.2021.00023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Alkady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Adly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Daoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Elsayed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO52532.2021.9460162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Besbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28071.68004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1487" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03421066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.378" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_59" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468872v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470483v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_56" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462919v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03531218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salamone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciesielski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403255v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu R&#259;ileanu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03365348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2021.1925969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03400323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1844332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bonte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2020.03.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Basselot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hamdadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mfglet.2019.05.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mallouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820000011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2017.03.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.12.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4178X5LT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.08.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03578752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.11.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morariu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Morariu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Borangiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03405597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.05.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03041257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Mortellec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.09.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tahon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zbib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03369143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimaezahraa Aboumejd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zormati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025097047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04991038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benchari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Daquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85316-6_26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Daquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03716673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dequidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TST52996.2021.00023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Alkady" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Adly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Daoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Elsayed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO52532.2021.9460162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03528808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Besbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Idel Mahjoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.11.328" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03367302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1487" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;douard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053285v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28071.68004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03421066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03467861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Vinh Vo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Beldjilali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2354" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03461629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Krommenacker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.378" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_59" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01449753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41263-9_56" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876162v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01491412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51100-9_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244029v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30337-6_8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404089v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_22" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_24" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03404210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04735-5_18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03531218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Salamone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ciesielski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403255v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Branger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03403111v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu R&#259;ileanu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>