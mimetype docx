--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1398,51 +1398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="581F6BC6"/>
+    <w:nsid w:val="DC051EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>