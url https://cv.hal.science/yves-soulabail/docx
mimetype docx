--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -665,209 +665,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relance du Pouvoir d'achat et du financement de la Sécurité sociale en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la reconnaissance de la propriété intellectuelle des enseignants-chercheurs : Entre législation et réalité de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 283 (1), pp.57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsg.283.0057⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 2017/2 (284), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.284.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173415v1</w:t>
+                <w:t xml:space="preserve">hal-01659956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la reconnaissance de la propriété intellectuelle des enseignants-chercheurs : Entre législation et réalité de terrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baray</w:t>
+                <w:t xml:space="preserve">La relance du Pouvoir d'achat et du financement de la Sécurité sociale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Soulabail</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017/2 (284), pp.13. </w:t>
+              <w:t xml:space="preserve">, 2017, 283 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.284.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.283.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659956v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits libres Carrefour : genèse d'un consumérisme capitaliste mal compris</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC051EB3"/>
+    <w:nsid w:val="1E86ABC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1629,51 +1629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-soulabail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6008-2154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144627434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127200733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108056795" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IXX-0681-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://istec.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larsg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-des-sciences-commerciales.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardo-trujillo.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/lhyper-duel-edouard-leclerc-marcel-fournier-carrefour-pluzz-replay-france-5-5-mars-2014-a-2135/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soulabail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pel&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.064.0197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1999.2920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1G001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-soulabail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6008-2154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144627434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127200733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108056795" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IXX-0681-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://istec.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larsg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-des-sciences-commerciales.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardo-trujillo.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/lhyper-duel-edouard-leclerc-marcel-fournier-carrefour-pluzz-replay-france-5-5-mars-2014-a-2135/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soulabail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pel&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.064.0197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1999.2920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1G001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>