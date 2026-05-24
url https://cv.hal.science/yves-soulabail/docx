--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -149,178 +149,199 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127200733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=k6GeL-YAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000108056795</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IXX-0681-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">► Professeur-chercheurJe suis Professeur-chercheur en marketing au sein de l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISTEC Business School Paris</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Spécialiste des activités commerciales.► Mes intérêts de rechercheL'ensemble des travaux réalisés dans le cadre de mes activités de recherche sont orientés dans le domaine de la commercialisation. Autrement dit, j'étudie aussi bien l'histoire des entreprises du commerce français que la manière d'améliorer leur rentabilité.En ce qui concerne l'histoire des entreprises du secteur commercial, j'interroge l'évolution des concepts commerciaux et managériaux des grandes entreprises du commerce moderne pour les comparer aux évolutions des méthodes managériales actuelles.Au niveau des modèles d'affaire du secteur commercial, je travaille sur la réinterprétation des modèles économiques du secteur marchand afin de faire face à la perte de rentabilité du secteur et d'en résoudre les principales conséquences sociales.► Implications pratiquesMieux comprendre les mécanismes de rentabilité et ses liens directs avec différents concepts tels que la confiance clientèle et l'engagement du personnel.Aider les étudiants à développer leur employabilité pendant leur scolarité afin qu'ils s'insèrent sur le marché du travail à la sortie de cette grande école.► Autres activités scientifiquesJe suis également Secrétaire Général de rédaction de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">La Revue des Sciences de Gestion - direction et gestion - LaRSG.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En parallèle, vice-président de l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Académie des sciences commerciales</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, auteur d'ouvrages dans le domaine de l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">histoire du commerce</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et spécialiste des apports de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bernardo Trujillo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. J'ai eu l'occasion d'intervenir sur plusieurs </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">documentaires télévisuels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.► Autres activitésDepuis 2022 - Membre de la commission « Avenir du commerce de centre-ville et de proximité », dépendante de l'Académie des sciences commerciales et du Club des managers de centre-ville Depuis 2022 - Membres du conseil d'administrationde la Caisse d'Allocations Familiales de l'Essonne, mandataire CPME, auprès de la Commission d'Attribution des Prestations et Logement (CAPL)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -354,670 +375,670 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés thématiques et image des groupes de la grande distribution française dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1-2 (216-217), pp.313-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vse.216.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les thématiques et communautés de recherche en gestion à travers l’analyse sémantique des publications en sciences de gestion sur HAL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 313, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo-optimisation du prix de vente par analyses factorielle et morphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 291-292 (3), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsg.291.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la reconnaissance de la propriété intellectuelle des enseignants-chercheurs : Entre législation et réalité de terrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Baray</w:t>
+                <w:t xml:space="preserve">La relance du Pouvoir d'achat et du financement de la Sécurité sociale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Soulabail</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017/2 (284), pp.13. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 283 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.283.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.284.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01659956v1</w:t>
+                <w:t xml:space="preserve">hal-04173415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relance du Pouvoir d'achat et du financement de la Sécurité sociale en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">De la reconnaissance de la propriété intellectuelle des enseignants-chercheurs : Entre législation et réalité de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 283 (1), pp.57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 2017/2 (284), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.284.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.283.0057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04173415v1</w:t>
+                <w:t xml:space="preserve">hal-01659956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits libres Carrefour : genèse d'un consumérisme capitaliste mal compris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (3), pp.197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.064.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir des publications professionnelles. Réagir face à la perte des aides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 120 (1), pp.4-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/colan.1999.2920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1027,193 +1048,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés thématiques et image des groupes de la grande distribution française dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e colloque Etienne THIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Etienne Thil, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rerum Novarum comme source d'un nouveau paradigme du management : le cas des Centres Distributeurs E. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHMO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AHMO (Association pour l’histoire du management et des organisations); CNAM (Conservatoire national des arts et métiers); LIRSA (Laboratoire interdisciplinaire de recherche en sciences de l’action, EA 4603); Le laboratoire HT2S (Histoire des technosciences en société, EA 3716)., Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1223,114 +1244,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Leclerc : naissance d’un compagnonnage marchand pour les prix bas (1949-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Soulabail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. IGR IAE Rennes - École Universitaire de Management, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016REN1G001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04173627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1398,51 +1419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E86ABC6"/>
+    <w:nsid w:val="9C29E1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1629,51 +1650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-soulabail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6008-2154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144627434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127200733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108056795" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IXX-0681-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://istec.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larsg.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-des-sciences-commerciales.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardo-trujillo.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/lhyper-duel-edouard-leclerc-marcel-fournier-carrefour-pluzz-replay-france-5-5-mars-2014-a-2135/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soulabail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pel&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.064.0197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1999.2920" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1G001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yves-soulabail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6008-2154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144627434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127200733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=k6GeL-YAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108056795" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IXX-0681-2023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://istec.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larsg.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-des-sciences-commerciales.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bernardo-trujillo.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carrefouruncombatpourlaliberte.fr/lhyper-duel-edouard-leclerc-marcel-fournier-carrefour-pluzz-replay-france-5-5-mars-2014-a-2135/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soulabail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071120v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pel&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.284.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.064.0197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1999.2920" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04173627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN1G001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>